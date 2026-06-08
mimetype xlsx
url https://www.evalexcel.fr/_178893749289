--- v2 (2026-03-08)
+++ v3 (2026-06-08)
@@ -144,87 +144,87 @@
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Article</t>
   </si>
   <si>
     <t>Référence</t>
   </si>
   <si>
     <t>Exercice 5</t>
   </si>
   <si>
     <t>L'élève est Admis si sa note est supérieure ou égale à 10 et qu'il a rendu son rapport</t>
   </si>
   <si>
     <t>Admis</t>
   </si>
   <si>
     <t>Rapport</t>
   </si>
   <si>
     <t>Exercice 4</t>
   </si>
   <si>
-    <t>EvalExcelID=1201886852</t>
+    <t>EvalExcelID=2282647037</t>
   </si>
   <si>
     <t>J'aime bien le café sauf lorsqu'il est fort.</t>
   </si>
   <si>
     <t>J'aime ?</t>
   </si>
   <si>
     <t>Fort</t>
   </si>
   <si>
     <t>Chaud</t>
   </si>
   <si>
     <t>Exercice 3</t>
   </si>
   <si>
     <t>L'élève est Admis si sa note est supérieure ou égale à 10</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Exercice 2</t>
   </si>
   <si>
     <t>L'avis est "favorable" en-dessous de 10 défauts, "défavorable" à partir de 10 défauts</t>
   </si>
   <si>
     <t>Défauts</t>
   </si>
   <si>
     <t>Exercice 1</t>
   </si>
   <si>
-    <t>2;1</t>
+    <t>2;3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -605,485 +605,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:GS200"/>
+  <dimension ref="A1:GS202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9.08984375" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="20.81640625" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.81640625" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.36328125" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.453125" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.453125" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.453125" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.453125" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="1" max="1" width="2" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:201" customHeight="1" ht="10">
       <c r="A1" s="15" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="2" spans="1:201">
-[...199 lines deleted...]
-      <c r="GR2"/>
+    <row r="2" spans="1:201" customHeight="1" ht="10">
       <c r="GS2"/>
     </row>
-    <row r="3" spans="1:201">
-[...197 lines deleted...]
-      <c r="GR3"/>
+    <row r="3" spans="1:201" customHeight="1" ht="10">
       <c r="GS3"/>
     </row>
     <row r="4" spans="1:201">
-      <c r="C4" s="1" t="s">
-        <v>53</v>
+      <c r="C4" s="6" t="s">
+        <v>54</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
@@ -1239,54 +839,52 @@
       <c r="FW4"/>
       <c r="FX4"/>
       <c r="FY4"/>
       <c r="FZ4"/>
       <c r="GA4"/>
       <c r="GB4"/>
       <c r="GC4"/>
       <c r="GD4"/>
       <c r="GE4"/>
       <c r="GF4"/>
       <c r="GG4"/>
       <c r="GH4"/>
       <c r="GI4"/>
       <c r="GJ4"/>
       <c r="GK4"/>
       <c r="GL4"/>
       <c r="GM4"/>
       <c r="GN4"/>
       <c r="GO4"/>
       <c r="GP4"/>
       <c r="GQ4"/>
       <c r="GR4"/>
       <c r="GS4"/>
     </row>
     <row r="5" spans="1:201">
-      <c r="C5" s="3">
-[...2 lines deleted...]
-      <c r="D5" s="7"/>
+      <c r="C5" s="1"/>
+      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
@@ -1442,52 +1040,56 @@
       <c r="FW5"/>
       <c r="FX5"/>
       <c r="FY5"/>
       <c r="FZ5"/>
       <c r="GA5"/>
       <c r="GB5"/>
       <c r="GC5"/>
       <c r="GD5"/>
       <c r="GE5"/>
       <c r="GF5"/>
       <c r="GG5"/>
       <c r="GH5"/>
       <c r="GI5"/>
       <c r="GJ5"/>
       <c r="GK5"/>
       <c r="GL5"/>
       <c r="GM5"/>
       <c r="GN5"/>
       <c r="GO5"/>
       <c r="GP5"/>
       <c r="GQ5"/>
       <c r="GR5"/>
       <c r="GS5"/>
     </row>
     <row r="6" spans="1:201">
-      <c r="C6" s="3"/>
-      <c r="D6"/>
+      <c r="C6" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>6</v>
+      </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
@@ -1643,54 +1245,54 @@
       <c r="FW6"/>
       <c r="FX6"/>
       <c r="FY6"/>
       <c r="FZ6"/>
       <c r="GA6"/>
       <c r="GB6"/>
       <c r="GC6"/>
       <c r="GD6"/>
       <c r="GE6"/>
       <c r="GF6"/>
       <c r="GG6"/>
       <c r="GH6"/>
       <c r="GI6"/>
       <c r="GJ6"/>
       <c r="GK6"/>
       <c r="GL6"/>
       <c r="GM6"/>
       <c r="GN6"/>
       <c r="GO6"/>
       <c r="GP6"/>
       <c r="GQ6"/>
       <c r="GR6"/>
       <c r="GS6"/>
     </row>
     <row r="7" spans="1:201">
-      <c r="C7" s="4" t="s">
-        <v>52</v>
+      <c r="C7" s="3">
+        <v>5</v>
       </c>
-      <c r="D7"/>
+      <c r="D7" s="7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
@@ -2047,51 +1649,53 @@
       <c r="FW8"/>
       <c r="FX8"/>
       <c r="FY8"/>
       <c r="FZ8"/>
       <c r="GA8"/>
       <c r="GB8"/>
       <c r="GC8"/>
       <c r="GD8"/>
       <c r="GE8"/>
       <c r="GF8"/>
       <c r="GG8"/>
       <c r="GH8"/>
       <c r="GI8"/>
       <c r="GJ8"/>
       <c r="GK8"/>
       <c r="GL8"/>
       <c r="GM8"/>
       <c r="GN8"/>
       <c r="GO8"/>
       <c r="GP8"/>
       <c r="GQ8"/>
       <c r="GR8"/>
       <c r="GS8"/>
     </row>
     <row r="9" spans="1:201">
-      <c r="C9"/>
+      <c r="C9" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
@@ -2248,53 +1852,51 @@
       <c r="FW9"/>
       <c r="FX9"/>
       <c r="FY9"/>
       <c r="FZ9"/>
       <c r="GA9"/>
       <c r="GB9"/>
       <c r="GC9"/>
       <c r="GD9"/>
       <c r="GE9"/>
       <c r="GF9"/>
       <c r="GG9"/>
       <c r="GH9"/>
       <c r="GI9"/>
       <c r="GJ9"/>
       <c r="GK9"/>
       <c r="GL9"/>
       <c r="GM9"/>
       <c r="GN9"/>
       <c r="GO9"/>
       <c r="GP9"/>
       <c r="GQ9"/>
       <c r="GR9"/>
       <c r="GS9"/>
     </row>
     <row r="10" spans="1:201">
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="3"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
@@ -2451,51 +2053,51 @@
       <c r="FW10"/>
       <c r="FX10"/>
       <c r="FY10"/>
       <c r="FZ10"/>
       <c r="GA10"/>
       <c r="GB10"/>
       <c r="GC10"/>
       <c r="GD10"/>
       <c r="GE10"/>
       <c r="GF10"/>
       <c r="GG10"/>
       <c r="GH10"/>
       <c r="GI10"/>
       <c r="GJ10"/>
       <c r="GK10"/>
       <c r="GL10"/>
       <c r="GM10"/>
       <c r="GN10"/>
       <c r="GO10"/>
       <c r="GP10"/>
       <c r="GQ10"/>
       <c r="GR10"/>
       <c r="GS10"/>
     </row>
     <row r="11" spans="1:201">
-      <c r="C11" s="1"/>
+      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
@@ -2652,56 +2254,54 @@
       <c r="FW11"/>
       <c r="FX11"/>
       <c r="FY11"/>
       <c r="FZ11"/>
       <c r="GA11"/>
       <c r="GB11"/>
       <c r="GC11"/>
       <c r="GD11"/>
       <c r="GE11"/>
       <c r="GF11"/>
       <c r="GG11"/>
       <c r="GH11"/>
       <c r="GI11"/>
       <c r="GJ11"/>
       <c r="GK11"/>
       <c r="GL11"/>
       <c r="GM11"/>
       <c r="GN11"/>
       <c r="GO11"/>
       <c r="GP11"/>
       <c r="GQ11"/>
       <c r="GR11"/>
       <c r="GS11"/>
     </row>
     <row r="12" spans="1:201">
-      <c r="C12" s="1" t="s">
-        <v>50</v>
+      <c r="C12" s="6" t="s">
+        <v>51</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
@@ -2857,54 +2457,52 @@
       <c r="FW12"/>
       <c r="FX12"/>
       <c r="FY12"/>
       <c r="FZ12"/>
       <c r="GA12"/>
       <c r="GB12"/>
       <c r="GC12"/>
       <c r="GD12"/>
       <c r="GE12"/>
       <c r="GF12"/>
       <c r="GG12"/>
       <c r="GH12"/>
       <c r="GI12"/>
       <c r="GJ12"/>
       <c r="GK12"/>
       <c r="GL12"/>
       <c r="GM12"/>
       <c r="GN12"/>
       <c r="GO12"/>
       <c r="GP12"/>
       <c r="GQ12"/>
       <c r="GR12"/>
       <c r="GS12"/>
     </row>
     <row r="13" spans="1:201">
-      <c r="C13" s="3">
-[...2 lines deleted...]
-      <c r="D13" s="7"/>
+      <c r="C13" s="1"/>
+      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
@@ -3060,52 +2658,56 @@
       <c r="FW13"/>
       <c r="FX13"/>
       <c r="FY13"/>
       <c r="FZ13"/>
       <c r="GA13"/>
       <c r="GB13"/>
       <c r="GC13"/>
       <c r="GD13"/>
       <c r="GE13"/>
       <c r="GF13"/>
       <c r="GG13"/>
       <c r="GH13"/>
       <c r="GI13"/>
       <c r="GJ13"/>
       <c r="GK13"/>
       <c r="GL13"/>
       <c r="GM13"/>
       <c r="GN13"/>
       <c r="GO13"/>
       <c r="GP13"/>
       <c r="GQ13"/>
       <c r="GR13"/>
       <c r="GS13"/>
     </row>
     <row r="14" spans="1:201">
-      <c r="C14" s="3"/>
-      <c r="D14"/>
+      <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
@@ -3261,54 +2863,54 @@
       <c r="FW14"/>
       <c r="FX14"/>
       <c r="FY14"/>
       <c r="FZ14"/>
       <c r="GA14"/>
       <c r="GB14"/>
       <c r="GC14"/>
       <c r="GD14"/>
       <c r="GE14"/>
       <c r="GF14"/>
       <c r="GG14"/>
       <c r="GH14"/>
       <c r="GI14"/>
       <c r="GJ14"/>
       <c r="GK14"/>
       <c r="GL14"/>
       <c r="GM14"/>
       <c r="GN14"/>
       <c r="GO14"/>
       <c r="GP14"/>
       <c r="GQ14"/>
       <c r="GR14"/>
       <c r="GS14"/>
     </row>
     <row r="15" spans="1:201">
-      <c r="C15" s="4" t="s">
-        <v>49</v>
+      <c r="C15" s="3">
+        <v>9.5</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" s="7"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
@@ -3665,51 +3267,53 @@
       <c r="FW16"/>
       <c r="FX16"/>
       <c r="FY16"/>
       <c r="FZ16"/>
       <c r="GA16"/>
       <c r="GB16"/>
       <c r="GC16"/>
       <c r="GD16"/>
       <c r="GE16"/>
       <c r="GF16"/>
       <c r="GG16"/>
       <c r="GH16"/>
       <c r="GI16"/>
       <c r="GJ16"/>
       <c r="GK16"/>
       <c r="GL16"/>
       <c r="GM16"/>
       <c r="GN16"/>
       <c r="GO16"/>
       <c r="GP16"/>
       <c r="GQ16"/>
       <c r="GR16"/>
       <c r="GS16"/>
     </row>
     <row r="17" spans="1:201">
-      <c r="C17"/>
+      <c r="C17" s="4" t="s">
+        <v>49</v>
+      </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
@@ -3866,53 +3470,51 @@
       <c r="FW17"/>
       <c r="FX17"/>
       <c r="FY17"/>
       <c r="FZ17"/>
       <c r="GA17"/>
       <c r="GB17"/>
       <c r="GC17"/>
       <c r="GD17"/>
       <c r="GE17"/>
       <c r="GF17"/>
       <c r="GG17"/>
       <c r="GH17"/>
       <c r="GI17"/>
       <c r="GJ17"/>
       <c r="GK17"/>
       <c r="GL17"/>
       <c r="GM17"/>
       <c r="GN17"/>
       <c r="GO17"/>
       <c r="GP17"/>
       <c r="GQ17"/>
       <c r="GR17"/>
       <c r="GS17"/>
     </row>
     <row r="18" spans="1:201">
-      <c r="C18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="3"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
@@ -4069,51 +3671,51 @@
       <c r="FW18"/>
       <c r="FX18"/>
       <c r="FY18"/>
       <c r="FZ18"/>
       <c r="GA18"/>
       <c r="GB18"/>
       <c r="GC18"/>
       <c r="GD18"/>
       <c r="GE18"/>
       <c r="GF18"/>
       <c r="GG18"/>
       <c r="GH18"/>
       <c r="GI18"/>
       <c r="GJ18"/>
       <c r="GK18"/>
       <c r="GL18"/>
       <c r="GM18"/>
       <c r="GN18"/>
       <c r="GO18"/>
       <c r="GP18"/>
       <c r="GQ18"/>
       <c r="GR18"/>
       <c r="GS18"/>
     </row>
     <row r="19" spans="1:201">
-      <c r="C19" s="1"/>
+      <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
@@ -4270,59 +3872,55 @@
       <c r="FW19"/>
       <c r="FX19"/>
       <c r="FY19"/>
       <c r="FZ19"/>
       <c r="GA19"/>
       <c r="GB19"/>
       <c r="GC19"/>
       <c r="GD19"/>
       <c r="GE19"/>
       <c r="GF19"/>
       <c r="GG19"/>
       <c r="GH19"/>
       <c r="GI19"/>
       <c r="GJ19"/>
       <c r="GK19"/>
       <c r="GL19"/>
       <c r="GM19"/>
       <c r="GN19"/>
       <c r="GO19"/>
       <c r="GP19"/>
       <c r="GQ19"/>
       <c r="GR19"/>
       <c r="GS19"/>
     </row>
     <row r="20" spans="1:201">
-      <c r="C20" s="1" t="s">
-        <v>47</v>
+      <c r="C20" s="6" t="s">
+        <v>48</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
@@ -4477,57 +4075,53 @@
       <c r="FW20"/>
       <c r="FX20"/>
       <c r="FY20"/>
       <c r="FZ20"/>
       <c r="GA20"/>
       <c r="GB20"/>
       <c r="GC20"/>
       <c r="GD20"/>
       <c r="GE20"/>
       <c r="GF20"/>
       <c r="GG20"/>
       <c r="GH20"/>
       <c r="GI20"/>
       <c r="GJ20"/>
       <c r="GK20"/>
       <c r="GL20"/>
       <c r="GM20"/>
       <c r="GN20"/>
       <c r="GO20"/>
       <c r="GP20"/>
       <c r="GQ20"/>
       <c r="GR20"/>
       <c r="GS20"/>
     </row>
     <row r="21" spans="1:201">
-      <c r="C21" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="7"/>
+      <c r="C21" s="1"/>
+      <c r="D21"/>
+      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
@@ -4682,53 +4276,59 @@
       <c r="FW21"/>
       <c r="FX21"/>
       <c r="FY21"/>
       <c r="FZ21"/>
       <c r="GA21"/>
       <c r="GB21"/>
       <c r="GC21"/>
       <c r="GD21"/>
       <c r="GE21"/>
       <c r="GF21"/>
       <c r="GG21"/>
       <c r="GH21"/>
       <c r="GI21"/>
       <c r="GJ21"/>
       <c r="GK21"/>
       <c r="GL21"/>
       <c r="GM21"/>
       <c r="GN21"/>
       <c r="GO21"/>
       <c r="GP21"/>
       <c r="GQ21"/>
       <c r="GR21"/>
       <c r="GS21"/>
     </row>
     <row r="22" spans="1:201">
-      <c r="C22" s="3"/>
-[...1 lines deleted...]
-      <c r="E22"/>
+      <c r="C22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
@@ -4883,55 +4483,57 @@
       <c r="FW22"/>
       <c r="FX22"/>
       <c r="FY22"/>
       <c r="FZ22"/>
       <c r="GA22"/>
       <c r="GB22"/>
       <c r="GC22"/>
       <c r="GD22"/>
       <c r="GE22"/>
       <c r="GF22"/>
       <c r="GG22"/>
       <c r="GH22"/>
       <c r="GI22"/>
       <c r="GJ22"/>
       <c r="GK22"/>
       <c r="GL22"/>
       <c r="GM22"/>
       <c r="GN22"/>
       <c r="GO22"/>
       <c r="GP22"/>
       <c r="GQ22"/>
       <c r="GR22"/>
       <c r="GS22"/>
     </row>
     <row r="23" spans="1:201">
-      <c r="C23" s="4" t="s">
-        <v>44</v>
+      <c r="C23" s="3" t="s">
+        <v>17</v>
       </c>
-      <c r="D23"/>
-      <c r="E23"/>
+      <c r="D23" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="7"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
@@ -5086,51 +4688,51 @@
       <c r="FW23"/>
       <c r="FX23"/>
       <c r="FY23"/>
       <c r="FZ23"/>
       <c r="GA23"/>
       <c r="GB23"/>
       <c r="GC23"/>
       <c r="GD23"/>
       <c r="GE23"/>
       <c r="GF23"/>
       <c r="GG23"/>
       <c r="GH23"/>
       <c r="GI23"/>
       <c r="GJ23"/>
       <c r="GK23"/>
       <c r="GL23"/>
       <c r="GM23"/>
       <c r="GN23"/>
       <c r="GO23"/>
       <c r="GP23"/>
       <c r="GQ23"/>
       <c r="GR23"/>
       <c r="GS23"/>
     </row>
     <row r="24" spans="1:201">
-      <c r="C24" s="1"/>
+      <c r="C24" s="3"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
@@ -5287,54 +4889,54 @@
       <c r="FW24"/>
       <c r="FX24"/>
       <c r="FY24"/>
       <c r="FZ24"/>
       <c r="GA24"/>
       <c r="GB24"/>
       <c r="GC24"/>
       <c r="GD24"/>
       <c r="GE24"/>
       <c r="GF24"/>
       <c r="GG24"/>
       <c r="GH24"/>
       <c r="GI24"/>
       <c r="GJ24"/>
       <c r="GK24"/>
       <c r="GL24"/>
       <c r="GM24"/>
       <c r="GN24"/>
       <c r="GO24"/>
       <c r="GP24"/>
       <c r="GQ24"/>
       <c r="GR24"/>
       <c r="GS24"/>
     </row>
     <row r="25" spans="1:201">
-      <c r="C25"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="C25" s="4" t="s">
+        <v>44</v>
       </c>
+      <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
@@ -5490,53 +5092,51 @@
       <c r="FW25"/>
       <c r="FX25"/>
       <c r="FY25"/>
       <c r="FZ25"/>
       <c r="GA25"/>
       <c r="GB25"/>
       <c r="GC25"/>
       <c r="GD25"/>
       <c r="GE25"/>
       <c r="GF25"/>
       <c r="GG25"/>
       <c r="GH25"/>
       <c r="GI25"/>
       <c r="GJ25"/>
       <c r="GK25"/>
       <c r="GL25"/>
       <c r="GM25"/>
       <c r="GN25"/>
       <c r="GO25"/>
       <c r="GP25"/>
       <c r="GQ25"/>
       <c r="GR25"/>
       <c r="GS25"/>
     </row>
     <row r="26" spans="1:201">
-      <c r="C26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="1"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
@@ -5693,52 +5293,54 @@
       <c r="FW26"/>
       <c r="FX26"/>
       <c r="FY26"/>
       <c r="FZ26"/>
       <c r="GA26"/>
       <c r="GB26"/>
       <c r="GC26"/>
       <c r="GD26"/>
       <c r="GE26"/>
       <c r="GF26"/>
       <c r="GG26"/>
       <c r="GH26"/>
       <c r="GI26"/>
       <c r="GJ26"/>
       <c r="GK26"/>
       <c r="GL26"/>
       <c r="GM26"/>
       <c r="GN26"/>
       <c r="GO26"/>
       <c r="GP26"/>
       <c r="GQ26"/>
       <c r="GR26"/>
       <c r="GS26"/>
     </row>
     <row r="27" spans="1:201">
-      <c r="C27" s="1"/>
-      <c r="D27"/>
+      <c r="C27"/>
+      <c r="D27" s="15" t="s">
+        <v>43</v>
+      </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
@@ -5894,59 +5496,55 @@
       <c r="FW27"/>
       <c r="FX27"/>
       <c r="FY27"/>
       <c r="FZ27"/>
       <c r="GA27"/>
       <c r="GB27"/>
       <c r="GC27"/>
       <c r="GD27"/>
       <c r="GE27"/>
       <c r="GF27"/>
       <c r="GG27"/>
       <c r="GH27"/>
       <c r="GI27"/>
       <c r="GJ27"/>
       <c r="GK27"/>
       <c r="GL27"/>
       <c r="GM27"/>
       <c r="GN27"/>
       <c r="GO27"/>
       <c r="GP27"/>
       <c r="GQ27"/>
       <c r="GR27"/>
       <c r="GS27"/>
     </row>
     <row r="28" spans="1:201">
-      <c r="C28" s="1" t="s">
-        <v>31</v>
+      <c r="C28" s="6" t="s">
+        <v>42</v>
       </c>
-      <c r="D28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D28"/>
+      <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
@@ -6101,57 +5699,53 @@
       <c r="FW28"/>
       <c r="FX28"/>
       <c r="FY28"/>
       <c r="FZ28"/>
       <c r="GA28"/>
       <c r="GB28"/>
       <c r="GC28"/>
       <c r="GD28"/>
       <c r="GE28"/>
       <c r="GF28"/>
       <c r="GG28"/>
       <c r="GH28"/>
       <c r="GI28"/>
       <c r="GJ28"/>
       <c r="GK28"/>
       <c r="GL28"/>
       <c r="GM28"/>
       <c r="GN28"/>
       <c r="GO28"/>
       <c r="GP28"/>
       <c r="GQ28"/>
       <c r="GR28"/>
       <c r="GS28"/>
     </row>
     <row r="29" spans="1:201">
-      <c r="C29" s="1">
-[...5 lines deleted...]
-      <c r="E29" s="7"/>
+      <c r="C29" s="1"/>
+      <c r="D29"/>
+      <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
@@ -6306,53 +5900,59 @@
       <c r="FW29"/>
       <c r="FX29"/>
       <c r="FY29"/>
       <c r="FZ29"/>
       <c r="GA29"/>
       <c r="GB29"/>
       <c r="GC29"/>
       <c r="GD29"/>
       <c r="GE29"/>
       <c r="GF29"/>
       <c r="GG29"/>
       <c r="GH29"/>
       <c r="GI29"/>
       <c r="GJ29"/>
       <c r="GK29"/>
       <c r="GL29"/>
       <c r="GM29"/>
       <c r="GN29"/>
       <c r="GO29"/>
       <c r="GP29"/>
       <c r="GQ29"/>
       <c r="GR29"/>
       <c r="GS29"/>
     </row>
     <row r="30" spans="1:201">
-      <c r="C30" s="1"/>
-[...1 lines deleted...]
-      <c r="E30"/>
+      <c r="C30" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
@@ -6507,55 +6107,57 @@
       <c r="FW30"/>
       <c r="FX30"/>
       <c r="FY30"/>
       <c r="FZ30"/>
       <c r="GA30"/>
       <c r="GB30"/>
       <c r="GC30"/>
       <c r="GD30"/>
       <c r="GE30"/>
       <c r="GF30"/>
       <c r="GG30"/>
       <c r="GH30"/>
       <c r="GI30"/>
       <c r="GJ30"/>
       <c r="GK30"/>
       <c r="GL30"/>
       <c r="GM30"/>
       <c r="GN30"/>
       <c r="GO30"/>
       <c r="GP30"/>
       <c r="GQ30"/>
       <c r="GR30"/>
       <c r="GS30"/>
     </row>
     <row r="31" spans="1:201">
-      <c r="C31" s="4" t="s">
-        <v>39</v>
+      <c r="C31" s="1">
+        <v>12</v>
       </c>
-      <c r="D31"/>
-      <c r="E31"/>
+      <c r="D31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="7"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
@@ -6911,51 +6513,53 @@
       <c r="FW32"/>
       <c r="FX32"/>
       <c r="FY32"/>
       <c r="FZ32"/>
       <c r="GA32"/>
       <c r="GB32"/>
       <c r="GC32"/>
       <c r="GD32"/>
       <c r="GE32"/>
       <c r="GF32"/>
       <c r="GG32"/>
       <c r="GH32"/>
       <c r="GI32"/>
       <c r="GJ32"/>
       <c r="GK32"/>
       <c r="GL32"/>
       <c r="GM32"/>
       <c r="GN32"/>
       <c r="GO32"/>
       <c r="GP32"/>
       <c r="GQ32"/>
       <c r="GR32"/>
       <c r="GS32"/>
     </row>
     <row r="33" spans="1:201">
-      <c r="C33"/>
+      <c r="C33" s="4" t="s">
+        <v>39</v>
+      </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
@@ -7112,53 +6716,51 @@
       <c r="FW33"/>
       <c r="FX33"/>
       <c r="FY33"/>
       <c r="FZ33"/>
       <c r="GA33"/>
       <c r="GB33"/>
       <c r="GC33"/>
       <c r="GD33"/>
       <c r="GE33"/>
       <c r="GF33"/>
       <c r="GG33"/>
       <c r="GH33"/>
       <c r="GI33"/>
       <c r="GJ33"/>
       <c r="GK33"/>
       <c r="GL33"/>
       <c r="GM33"/>
       <c r="GN33"/>
       <c r="GO33"/>
       <c r="GP33"/>
       <c r="GQ33"/>
       <c r="GR33"/>
       <c r="GS33"/>
     </row>
     <row r="34" spans="1:201">
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="1"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
@@ -7315,51 +6917,51 @@
       <c r="FW34"/>
       <c r="FX34"/>
       <c r="FY34"/>
       <c r="FZ34"/>
       <c r="GA34"/>
       <c r="GB34"/>
       <c r="GC34"/>
       <c r="GD34"/>
       <c r="GE34"/>
       <c r="GF34"/>
       <c r="GG34"/>
       <c r="GH34"/>
       <c r="GI34"/>
       <c r="GJ34"/>
       <c r="GK34"/>
       <c r="GL34"/>
       <c r="GM34"/>
       <c r="GN34"/>
       <c r="GO34"/>
       <c r="GP34"/>
       <c r="GQ34"/>
       <c r="GR34"/>
       <c r="GS34"/>
     </row>
     <row r="35" spans="1:201">
-      <c r="C35" s="1"/>
+      <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
@@ -7516,59 +7118,55 @@
       <c r="FW35"/>
       <c r="FX35"/>
       <c r="FY35"/>
       <c r="FZ35"/>
       <c r="GA35"/>
       <c r="GB35"/>
       <c r="GC35"/>
       <c r="GD35"/>
       <c r="GE35"/>
       <c r="GF35"/>
       <c r="GG35"/>
       <c r="GH35"/>
       <c r="GI35"/>
       <c r="GJ35"/>
       <c r="GK35"/>
       <c r="GL35"/>
       <c r="GM35"/>
       <c r="GN35"/>
       <c r="GO35"/>
       <c r="GP35"/>
       <c r="GQ35"/>
       <c r="GR35"/>
       <c r="GS35"/>
     </row>
     <row r="36" spans="1:201">
-      <c r="C36" s="1" t="s">
-        <v>37</v>
+      <c r="C36" s="6" t="s">
+        <v>38</v>
       </c>
-      <c r="D36" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D36"/>
+      <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
@@ -7723,55 +7321,53 @@
       <c r="FW36"/>
       <c r="FX36"/>
       <c r="FY36"/>
       <c r="FZ36"/>
       <c r="GA36"/>
       <c r="GB36"/>
       <c r="GC36"/>
       <c r="GD36"/>
       <c r="GE36"/>
       <c r="GF36"/>
       <c r="GG36"/>
       <c r="GH36"/>
       <c r="GI36"/>
       <c r="GJ36"/>
       <c r="GK36"/>
       <c r="GL36"/>
       <c r="GM36"/>
       <c r="GN36"/>
       <c r="GO36"/>
       <c r="GP36"/>
       <c r="GQ36"/>
       <c r="GR36"/>
       <c r="GS36"/>
     </row>
     <row r="37" spans="1:201">
-      <c r="C37" s="1" t="s">
-[...3 lines deleted...]
-      <c r="E37" s="9"/>
+      <c r="C37" s="1"/>
+      <c r="D37"/>
+      <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -7926,53 +7522,59 @@
       <c r="FW37"/>
       <c r="FX37"/>
       <c r="FY37"/>
       <c r="FZ37"/>
       <c r="GA37"/>
       <c r="GB37"/>
       <c r="GC37"/>
       <c r="GD37"/>
       <c r="GE37"/>
       <c r="GF37"/>
       <c r="GG37"/>
       <c r="GH37"/>
       <c r="GI37"/>
       <c r="GJ37"/>
       <c r="GK37"/>
       <c r="GL37"/>
       <c r="GM37"/>
       <c r="GN37"/>
       <c r="GO37"/>
       <c r="GP37"/>
       <c r="GQ37"/>
       <c r="GR37"/>
       <c r="GS37"/>
     </row>
     <row r="38" spans="1:201">
-      <c r="C38" s="1"/>
-[...1 lines deleted...]
-      <c r="E38"/>
+      <c r="C38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
@@ -8127,55 +7729,55 @@
       <c r="FW38"/>
       <c r="FX38"/>
       <c r="FY38"/>
       <c r="FZ38"/>
       <c r="GA38"/>
       <c r="GB38"/>
       <c r="GC38"/>
       <c r="GD38"/>
       <c r="GE38"/>
       <c r="GF38"/>
       <c r="GG38"/>
       <c r="GH38"/>
       <c r="GI38"/>
       <c r="GJ38"/>
       <c r="GK38"/>
       <c r="GL38"/>
       <c r="GM38"/>
       <c r="GN38"/>
       <c r="GO38"/>
       <c r="GP38"/>
       <c r="GQ38"/>
       <c r="GR38"/>
       <c r="GS38"/>
     </row>
     <row r="39" spans="1:201">
-      <c r="C39" s="4" t="s">
-        <v>33</v>
+      <c r="C39" s="1" t="s">
+        <v>34</v>
       </c>
-      <c r="D39"/>
-      <c r="E39"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="9"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
@@ -8531,51 +8133,53 @@
       <c r="FW40"/>
       <c r="FX40"/>
       <c r="FY40"/>
       <c r="FZ40"/>
       <c r="GA40"/>
       <c r="GB40"/>
       <c r="GC40"/>
       <c r="GD40"/>
       <c r="GE40"/>
       <c r="GF40"/>
       <c r="GG40"/>
       <c r="GH40"/>
       <c r="GI40"/>
       <c r="GJ40"/>
       <c r="GK40"/>
       <c r="GL40"/>
       <c r="GM40"/>
       <c r="GN40"/>
       <c r="GO40"/>
       <c r="GP40"/>
       <c r="GQ40"/>
       <c r="GR40"/>
       <c r="GS40"/>
     </row>
     <row r="41" spans="1:201">
-      <c r="C41"/>
+      <c r="C41" s="4" t="s">
+        <v>33</v>
+      </c>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
@@ -8732,53 +8336,51 @@
       <c r="FW41"/>
       <c r="FX41"/>
       <c r="FY41"/>
       <c r="FZ41"/>
       <c r="GA41"/>
       <c r="GB41"/>
       <c r="GC41"/>
       <c r="GD41"/>
       <c r="GE41"/>
       <c r="GF41"/>
       <c r="GG41"/>
       <c r="GH41"/>
       <c r="GI41"/>
       <c r="GJ41"/>
       <c r="GK41"/>
       <c r="GL41"/>
       <c r="GM41"/>
       <c r="GN41"/>
       <c r="GO41"/>
       <c r="GP41"/>
       <c r="GQ41"/>
       <c r="GR41"/>
       <c r="GS41"/>
     </row>
     <row r="42" spans="1:201">
-      <c r="C42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="1"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
@@ -9136,56 +8738,54 @@
       <c r="FW43"/>
       <c r="FX43"/>
       <c r="FY43"/>
       <c r="FZ43"/>
       <c r="GA43"/>
       <c r="GB43"/>
       <c r="GC43"/>
       <c r="GD43"/>
       <c r="GE43"/>
       <c r="GF43"/>
       <c r="GG43"/>
       <c r="GH43"/>
       <c r="GI43"/>
       <c r="GJ43"/>
       <c r="GK43"/>
       <c r="GL43"/>
       <c r="GM43"/>
       <c r="GN43"/>
       <c r="GO43"/>
       <c r="GP43"/>
       <c r="GQ43"/>
       <c r="GR43"/>
       <c r="GS43"/>
     </row>
     <row r="44" spans="1:201">
-      <c r="C44" s="1" t="s">
-        <v>31</v>
+      <c r="C44" s="6" t="s">
+        <v>32</v>
       </c>
-      <c r="D44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
@@ -9341,54 +8941,52 @@
       <c r="FW44"/>
       <c r="FX44"/>
       <c r="FY44"/>
       <c r="FZ44"/>
       <c r="GA44"/>
       <c r="GB44"/>
       <c r="GC44"/>
       <c r="GD44"/>
       <c r="GE44"/>
       <c r="GF44"/>
       <c r="GG44"/>
       <c r="GH44"/>
       <c r="GI44"/>
       <c r="GJ44"/>
       <c r="GK44"/>
       <c r="GL44"/>
       <c r="GM44"/>
       <c r="GN44"/>
       <c r="GO44"/>
       <c r="GP44"/>
       <c r="GQ44"/>
       <c r="GR44"/>
       <c r="GS44"/>
     </row>
     <row r="45" spans="1:201">
-      <c r="C45" s="1">
-[...2 lines deleted...]
-      <c r="D45" s="7"/>
+      <c r="C45"/>
+      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
@@ -9544,52 +9142,56 @@
       <c r="FW45"/>
       <c r="FX45"/>
       <c r="FY45"/>
       <c r="FZ45"/>
       <c r="GA45"/>
       <c r="GB45"/>
       <c r="GC45"/>
       <c r="GD45"/>
       <c r="GE45"/>
       <c r="GF45"/>
       <c r="GG45"/>
       <c r="GH45"/>
       <c r="GI45"/>
       <c r="GJ45"/>
       <c r="GK45"/>
       <c r="GL45"/>
       <c r="GM45"/>
       <c r="GN45"/>
       <c r="GO45"/>
       <c r="GP45"/>
       <c r="GQ45"/>
       <c r="GR45"/>
       <c r="GS45"/>
     </row>
     <row r="46" spans="1:201">
-      <c r="C46" s="1"/>
-      <c r="D46"/>
+      <c r="C46" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
@@ -9745,54 +9347,54 @@
       <c r="FW46"/>
       <c r="FX46"/>
       <c r="FY46"/>
       <c r="FZ46"/>
       <c r="GA46"/>
       <c r="GB46"/>
       <c r="GC46"/>
       <c r="GD46"/>
       <c r="GE46"/>
       <c r="GF46"/>
       <c r="GG46"/>
       <c r="GH46"/>
       <c r="GI46"/>
       <c r="GJ46"/>
       <c r="GK46"/>
       <c r="GL46"/>
       <c r="GM46"/>
       <c r="GN46"/>
       <c r="GO46"/>
       <c r="GP46"/>
       <c r="GQ46"/>
       <c r="GR46"/>
       <c r="GS46"/>
     </row>
     <row r="47" spans="1:201">
-      <c r="C47" s="4" t="s">
-        <v>29</v>
+      <c r="C47" s="1">
+        <v>15</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" s="7"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
@@ -9948,51 +9550,51 @@
       <c r="FW47"/>
       <c r="FX47"/>
       <c r="FY47"/>
       <c r="FZ47"/>
       <c r="GA47"/>
       <c r="GB47"/>
       <c r="GC47"/>
       <c r="GD47"/>
       <c r="GE47"/>
       <c r="GF47"/>
       <c r="GG47"/>
       <c r="GH47"/>
       <c r="GI47"/>
       <c r="GJ47"/>
       <c r="GK47"/>
       <c r="GL47"/>
       <c r="GM47"/>
       <c r="GN47"/>
       <c r="GO47"/>
       <c r="GP47"/>
       <c r="GQ47"/>
       <c r="GR47"/>
       <c r="GS47"/>
     </row>
     <row r="48" spans="1:201">
-      <c r="C48"/>
+      <c r="C48" s="1"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
@@ -10149,51 +9751,53 @@
       <c r="FW48"/>
       <c r="FX48"/>
       <c r="FY48"/>
       <c r="FZ48"/>
       <c r="GA48"/>
       <c r="GB48"/>
       <c r="GC48"/>
       <c r="GD48"/>
       <c r="GE48"/>
       <c r="GF48"/>
       <c r="GG48"/>
       <c r="GH48"/>
       <c r="GI48"/>
       <c r="GJ48"/>
       <c r="GK48"/>
       <c r="GL48"/>
       <c r="GM48"/>
       <c r="GN48"/>
       <c r="GO48"/>
       <c r="GP48"/>
       <c r="GQ48"/>
       <c r="GR48"/>
       <c r="GS48"/>
     </row>
     <row r="49" spans="1:201">
-      <c r="C49"/>
+      <c r="C49" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
@@ -10350,53 +9954,51 @@
       <c r="FW49"/>
       <c r="FX49"/>
       <c r="FY49"/>
       <c r="FZ49"/>
       <c r="GA49"/>
       <c r="GB49"/>
       <c r="GC49"/>
       <c r="GD49"/>
       <c r="GE49"/>
       <c r="GF49"/>
       <c r="GG49"/>
       <c r="GH49"/>
       <c r="GI49"/>
       <c r="GJ49"/>
       <c r="GK49"/>
       <c r="GL49"/>
       <c r="GM49"/>
       <c r="GN49"/>
       <c r="GO49"/>
       <c r="GP49"/>
       <c r="GQ49"/>
       <c r="GR49"/>
       <c r="GS49"/>
     </row>
     <row r="50" spans="1:201">
-      <c r="C50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
@@ -10754,64 +10356,58 @@
       <c r="FW51"/>
       <c r="FX51"/>
       <c r="FY51"/>
       <c r="FZ51"/>
       <c r="GA51"/>
       <c r="GB51"/>
       <c r="GC51"/>
       <c r="GD51"/>
       <c r="GE51"/>
       <c r="GF51"/>
       <c r="GG51"/>
       <c r="GH51"/>
       <c r="GI51"/>
       <c r="GJ51"/>
       <c r="GK51"/>
       <c r="GL51"/>
       <c r="GM51"/>
       <c r="GN51"/>
       <c r="GO51"/>
       <c r="GP51"/>
       <c r="GQ51"/>
       <c r="GR51"/>
       <c r="GS51"/>
     </row>
     <row r="52" spans="1:201">
-      <c r="C52" s="1" t="s">
-        <v>27</v>
+      <c r="C52" s="2" t="s">
+        <v>28</v>
       </c>
-      <c r="D52" s="1" t="s">
-[...9 lines deleted...]
-      <c r="H52" s="1"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
@@ -10963,62 +10559,56 @@
       <c r="FW52"/>
       <c r="FX52"/>
       <c r="FY52"/>
       <c r="FZ52"/>
       <c r="GA52"/>
       <c r="GB52"/>
       <c r="GC52"/>
       <c r="GD52"/>
       <c r="GE52"/>
       <c r="GF52"/>
       <c r="GG52"/>
       <c r="GH52"/>
       <c r="GI52"/>
       <c r="GJ52"/>
       <c r="GK52"/>
       <c r="GL52"/>
       <c r="GM52"/>
       <c r="GN52"/>
       <c r="GO52"/>
       <c r="GP52"/>
       <c r="GQ52"/>
       <c r="GR52"/>
       <c r="GS52"/>
     </row>
     <row r="53" spans="1:201">
-      <c r="C53" s="3" t="s">
-[...10 lines deleted...]
-      <c r="H53" s="1"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
@@ -11170,56 +10760,64 @@
       <c r="FW53"/>
       <c r="FX53"/>
       <c r="FY53"/>
       <c r="FZ53"/>
       <c r="GA53"/>
       <c r="GB53"/>
       <c r="GC53"/>
       <c r="GD53"/>
       <c r="GE53"/>
       <c r="GF53"/>
       <c r="GG53"/>
       <c r="GH53"/>
       <c r="GI53"/>
       <c r="GJ53"/>
       <c r="GK53"/>
       <c r="GL53"/>
       <c r="GM53"/>
       <c r="GN53"/>
       <c r="GO53"/>
       <c r="GP53"/>
       <c r="GQ53"/>
       <c r="GR53"/>
       <c r="GS53"/>
     </row>
     <row r="54" spans="1:201">
-      <c r="C54"/>
-[...4 lines deleted...]
-      <c r="H54"/>
+      <c r="C54" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
@@ -11371,58 +10969,62 @@
       <c r="FW54"/>
       <c r="FX54"/>
       <c r="FY54"/>
       <c r="FZ54"/>
       <c r="GA54"/>
       <c r="GB54"/>
       <c r="GC54"/>
       <c r="GD54"/>
       <c r="GE54"/>
       <c r="GF54"/>
       <c r="GG54"/>
       <c r="GH54"/>
       <c r="GI54"/>
       <c r="GJ54"/>
       <c r="GK54"/>
       <c r="GL54"/>
       <c r="GM54"/>
       <c r="GN54"/>
       <c r="GO54"/>
       <c r="GP54"/>
       <c r="GQ54"/>
       <c r="GR54"/>
       <c r="GS54"/>
     </row>
     <row r="55" spans="1:201">
-      <c r="C55" t="s">
-        <v>22</v>
+      <c r="C55" s="3" t="s">
+        <v>17</v>
       </c>
-      <c r="D55"/>
-[...3 lines deleted...]
-      <c r="H55"/>
+      <c r="D55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" s="7"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
       <c r="I55"/>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
       <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
@@ -11775,51 +11377,53 @@
       <c r="FW56"/>
       <c r="FX56"/>
       <c r="FY56"/>
       <c r="FZ56"/>
       <c r="GA56"/>
       <c r="GB56"/>
       <c r="GC56"/>
       <c r="GD56"/>
       <c r="GE56"/>
       <c r="GF56"/>
       <c r="GG56"/>
       <c r="GH56"/>
       <c r="GI56"/>
       <c r="GJ56"/>
       <c r="GK56"/>
       <c r="GL56"/>
       <c r="GM56"/>
       <c r="GN56"/>
       <c r="GO56"/>
       <c r="GP56"/>
       <c r="GQ56"/>
       <c r="GR56"/>
       <c r="GS56"/>
     </row>
     <row r="57" spans="1:201">
-      <c r="C57"/>
+      <c r="C57" t="s">
+        <v>22</v>
+      </c>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
       <c r="AA57"/>
       <c r="AB57"/>
@@ -11976,53 +11580,51 @@
       <c r="FW57"/>
       <c r="FX57"/>
       <c r="FY57"/>
       <c r="FZ57"/>
       <c r="GA57"/>
       <c r="GB57"/>
       <c r="GC57"/>
       <c r="GD57"/>
       <c r="GE57"/>
       <c r="GF57"/>
       <c r="GG57"/>
       <c r="GH57"/>
       <c r="GI57"/>
       <c r="GJ57"/>
       <c r="GK57"/>
       <c r="GL57"/>
       <c r="GM57"/>
       <c r="GN57"/>
       <c r="GO57"/>
       <c r="GP57"/>
       <c r="GQ57"/>
       <c r="GR57"/>
       <c r="GS57"/>
     </row>
     <row r="58" spans="1:201">
-      <c r="C58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
       <c r="AA58"/>
       <c r="AB58"/>
@@ -12380,62 +11982,58 @@
       <c r="FW59"/>
       <c r="FX59"/>
       <c r="FY59"/>
       <c r="FZ59"/>
       <c r="GA59"/>
       <c r="GB59"/>
       <c r="GC59"/>
       <c r="GD59"/>
       <c r="GE59"/>
       <c r="GF59"/>
       <c r="GG59"/>
       <c r="GH59"/>
       <c r="GI59"/>
       <c r="GJ59"/>
       <c r="GK59"/>
       <c r="GL59"/>
       <c r="GM59"/>
       <c r="GN59"/>
       <c r="GO59"/>
       <c r="GP59"/>
       <c r="GQ59"/>
       <c r="GR59"/>
       <c r="GS59"/>
     </row>
     <row r="60" spans="1:201">
-      <c r="C60" s="1" t="s">
-        <v>20</v>
+      <c r="C60" s="2" t="s">
+        <v>21</v>
       </c>
-      <c r="D60" s="1" t="s">
-[...7 lines deleted...]
-      <c r="H60" s="1"/>
+      <c r="D60"/>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
       <c r="AA60"/>
       <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
@@ -12587,60 +12185,56 @@
       <c r="FW60"/>
       <c r="FX60"/>
       <c r="FY60"/>
       <c r="FZ60"/>
       <c r="GA60"/>
       <c r="GB60"/>
       <c r="GC60"/>
       <c r="GD60"/>
       <c r="GE60"/>
       <c r="GF60"/>
       <c r="GG60"/>
       <c r="GH60"/>
       <c r="GI60"/>
       <c r="GJ60"/>
       <c r="GK60"/>
       <c r="GL60"/>
       <c r="GM60"/>
       <c r="GN60"/>
       <c r="GO60"/>
       <c r="GP60"/>
       <c r="GQ60"/>
       <c r="GR60"/>
       <c r="GS60"/>
     </row>
     <row r="61" spans="1:201">
-      <c r="C61" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H61" s="1"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
@@ -12792,56 +12386,62 @@
       <c r="FW61"/>
       <c r="FX61"/>
       <c r="FY61"/>
       <c r="FZ61"/>
       <c r="GA61"/>
       <c r="GB61"/>
       <c r="GC61"/>
       <c r="GD61"/>
       <c r="GE61"/>
       <c r="GF61"/>
       <c r="GG61"/>
       <c r="GH61"/>
       <c r="GI61"/>
       <c r="GJ61"/>
       <c r="GK61"/>
       <c r="GL61"/>
       <c r="GM61"/>
       <c r="GN61"/>
       <c r="GO61"/>
       <c r="GP61"/>
       <c r="GQ61"/>
       <c r="GR61"/>
       <c r="GS61"/>
     </row>
     <row r="62" spans="1:201">
-      <c r="C62"/>
-[...4 lines deleted...]
-      <c r="H62"/>
+      <c r="C62" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="1"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
@@ -12993,58 +12593,60 @@
       <c r="FW62"/>
       <c r="FX62"/>
       <c r="FY62"/>
       <c r="FZ62"/>
       <c r="GA62"/>
       <c r="GB62"/>
       <c r="GC62"/>
       <c r="GD62"/>
       <c r="GE62"/>
       <c r="GF62"/>
       <c r="GG62"/>
       <c r="GH62"/>
       <c r="GI62"/>
       <c r="GJ62"/>
       <c r="GK62"/>
       <c r="GL62"/>
       <c r="GM62"/>
       <c r="GN62"/>
       <c r="GO62"/>
       <c r="GP62"/>
       <c r="GQ62"/>
       <c r="GR62"/>
       <c r="GS62"/>
     </row>
     <row r="63" spans="1:201">
-      <c r="C63" t="s">
-        <v>16</v>
+      <c r="C63" s="3" t="s">
+        <v>17</v>
       </c>
-      <c r="D63"/>
-[...3 lines deleted...]
-      <c r="H63"/>
+      <c r="D63" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1"/>
       <c r="I63"/>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
       <c r="AA63"/>
       <c r="AB63"/>
       <c r="AC63"/>
       <c r="AD63"/>
       <c r="AE63"/>
       <c r="AF63"/>
       <c r="AG63"/>
@@ -13397,51 +12999,53 @@
       <c r="FW64"/>
       <c r="FX64"/>
       <c r="FY64"/>
       <c r="FZ64"/>
       <c r="GA64"/>
       <c r="GB64"/>
       <c r="GC64"/>
       <c r="GD64"/>
       <c r="GE64"/>
       <c r="GF64"/>
       <c r="GG64"/>
       <c r="GH64"/>
       <c r="GI64"/>
       <c r="GJ64"/>
       <c r="GK64"/>
       <c r="GL64"/>
       <c r="GM64"/>
       <c r="GN64"/>
       <c r="GO64"/>
       <c r="GP64"/>
       <c r="GQ64"/>
       <c r="GR64"/>
       <c r="GS64"/>
     </row>
     <row r="65" spans="1:201">
-      <c r="C65"/>
+      <c r="C65" t="s">
+        <v>16</v>
+      </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
       <c r="AA65"/>
       <c r="AB65"/>
@@ -13598,53 +13202,51 @@
       <c r="FW65"/>
       <c r="FX65"/>
       <c r="FY65"/>
       <c r="FZ65"/>
       <c r="GA65"/>
       <c r="GB65"/>
       <c r="GC65"/>
       <c r="GD65"/>
       <c r="GE65"/>
       <c r="GF65"/>
       <c r="GG65"/>
       <c r="GH65"/>
       <c r="GI65"/>
       <c r="GJ65"/>
       <c r="GK65"/>
       <c r="GL65"/>
       <c r="GM65"/>
       <c r="GN65"/>
       <c r="GO65"/>
       <c r="GP65"/>
       <c r="GQ65"/>
       <c r="GR65"/>
       <c r="GS65"/>
     </row>
     <row r="66" spans="1:201">
-      <c r="C66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66"/>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
       <c r="AA66"/>
       <c r="AB66"/>
@@ -14002,77 +13604,61 @@
       <c r="FW67"/>
       <c r="FX67"/>
       <c r="FY67"/>
       <c r="FZ67"/>
       <c r="GA67"/>
       <c r="GB67"/>
       <c r="GC67"/>
       <c r="GD67"/>
       <c r="GE67"/>
       <c r="GF67"/>
       <c r="GG67"/>
       <c r="GH67"/>
       <c r="GI67"/>
       <c r="GJ67"/>
       <c r="GK67"/>
       <c r="GL67"/>
       <c r="GM67"/>
       <c r="GN67"/>
       <c r="GO67"/>
       <c r="GP67"/>
       <c r="GQ67"/>
       <c r="GR67"/>
       <c r="GS67"/>
     </row>
     <row r="68" spans="1:201">
-      <c r="C68" s="1" t="s">
-        <v>14</v>
+      <c r="C68" s="2" t="s">
+        <v>15</v>
       </c>
-      <c r="D68" s="1" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="D68"/>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
+      <c r="H68"/>
+      <c r="I68"/>
+      <c r="J68"/>
+      <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
       <c r="AA68"/>
       <c r="AB68"/>
       <c r="AC68"/>
       <c r="AD68"/>
       <c r="AE68"/>
       <c r="AF68"/>
       <c r="AG68"/>
       <c r="AH68"/>
       <c r="AI68"/>
       <c r="AJ68"/>
@@ -14221,69 +13807,59 @@
       <c r="FW68"/>
       <c r="FX68"/>
       <c r="FY68"/>
       <c r="FZ68"/>
       <c r="GA68"/>
       <c r="GB68"/>
       <c r="GC68"/>
       <c r="GD68"/>
       <c r="GE68"/>
       <c r="GF68"/>
       <c r="GG68"/>
       <c r="GH68"/>
       <c r="GI68"/>
       <c r="GJ68"/>
       <c r="GK68"/>
       <c r="GL68"/>
       <c r="GM68"/>
       <c r="GN68"/>
       <c r="GO68"/>
       <c r="GP68"/>
       <c r="GQ68"/>
       <c r="GR68"/>
       <c r="GS68"/>
     </row>
     <row r="69" spans="1:201">
-      <c r="C69" t="s">
-[...17 lines deleted...]
-      <c r="K69" s="7"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69"/>
+      <c r="I69"/>
+      <c r="J69"/>
+      <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
       <c r="AA69"/>
       <c r="AB69"/>
       <c r="AC69"/>
       <c r="AD69"/>
       <c r="AE69"/>
       <c r="AF69"/>
       <c r="AG69"/>
       <c r="AH69"/>
       <c r="AI69"/>
       <c r="AJ69"/>
@@ -14432,59 +14008,77 @@
       <c r="FW69"/>
       <c r="FX69"/>
       <c r="FY69"/>
       <c r="FZ69"/>
       <c r="GA69"/>
       <c r="GB69"/>
       <c r="GC69"/>
       <c r="GD69"/>
       <c r="GE69"/>
       <c r="GF69"/>
       <c r="GG69"/>
       <c r="GH69"/>
       <c r="GI69"/>
       <c r="GJ69"/>
       <c r="GK69"/>
       <c r="GL69"/>
       <c r="GM69"/>
       <c r="GN69"/>
       <c r="GO69"/>
       <c r="GP69"/>
       <c r="GQ69"/>
       <c r="GR69"/>
       <c r="GS69"/>
     </row>
     <row r="70" spans="1:201">
-      <c r="C70"/>
-[...7 lines deleted...]
-      <c r="K70"/>
+      <c r="C70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K70" s="1" t="s">
+        <v>6</v>
+      </c>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
       <c r="AA70"/>
       <c r="AB70"/>
       <c r="AC70"/>
       <c r="AD70"/>
       <c r="AE70"/>
       <c r="AF70"/>
       <c r="AG70"/>
       <c r="AH70"/>
       <c r="AI70"/>
       <c r="AJ70"/>
@@ -14634,60 +14228,68 @@
       <c r="FX70"/>
       <c r="FY70"/>
       <c r="FZ70"/>
       <c r="GA70"/>
       <c r="GB70"/>
       <c r="GC70"/>
       <c r="GD70"/>
       <c r="GE70"/>
       <c r="GF70"/>
       <c r="GG70"/>
       <c r="GH70"/>
       <c r="GI70"/>
       <c r="GJ70"/>
       <c r="GK70"/>
       <c r="GL70"/>
       <c r="GM70"/>
       <c r="GN70"/>
       <c r="GO70"/>
       <c r="GP70"/>
       <c r="GQ70"/>
       <c r="GR70"/>
       <c r="GS70"/>
     </row>
     <row r="71" spans="1:201">
       <c r="C71" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
-      <c r="D71"/>
-[...6 lines deleted...]
-      <c r="K71"/>
+      <c r="D71">
+        <v>200</v>
+      </c>
+      <c r="E71">
+        <v>23.36</v>
+      </c>
+      <c r="F71">
+        <v>25</v>
+      </c>
+      <c r="G71" s="9"/>
+      <c r="H71" s="14"/>
+      <c r="I71">
+        <v>20</v>
+      </c>
+      <c r="J71" s="9"/>
+      <c r="K71" s="7"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
       <c r="AA71"/>
       <c r="AB71"/>
       <c r="AC71"/>
       <c r="AD71"/>
       <c r="AE71"/>
       <c r="AF71"/>
       <c r="AG71"/>
       <c r="AH71"/>
       <c r="AI71"/>
       <c r="AJ71"/>
@@ -15037,51 +14639,53 @@
       <c r="FW72"/>
       <c r="FX72"/>
       <c r="FY72"/>
       <c r="FZ72"/>
       <c r="GA72"/>
       <c r="GB72"/>
       <c r="GC72"/>
       <c r="GD72"/>
       <c r="GE72"/>
       <c r="GF72"/>
       <c r="GG72"/>
       <c r="GH72"/>
       <c r="GI72"/>
       <c r="GJ72"/>
       <c r="GK72"/>
       <c r="GL72"/>
       <c r="GM72"/>
       <c r="GN72"/>
       <c r="GO72"/>
       <c r="GP72"/>
       <c r="GQ72"/>
       <c r="GR72"/>
       <c r="GS72"/>
     </row>
     <row r="73" spans="1:201">
-      <c r="C73"/>
+      <c r="C73" t="s">
+        <v>4</v>
+      </c>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
       <c r="AA73"/>
       <c r="AB73"/>
@@ -15238,53 +14842,51 @@
       <c r="FW73"/>
       <c r="FX73"/>
       <c r="FY73"/>
       <c r="FZ73"/>
       <c r="GA73"/>
       <c r="GB73"/>
       <c r="GC73"/>
       <c r="GD73"/>
       <c r="GE73"/>
       <c r="GF73"/>
       <c r="GG73"/>
       <c r="GH73"/>
       <c r="GI73"/>
       <c r="GJ73"/>
       <c r="GK73"/>
       <c r="GL73"/>
       <c r="GM73"/>
       <c r="GN73"/>
       <c r="GO73"/>
       <c r="GP73"/>
       <c r="GQ73"/>
       <c r="GR73"/>
       <c r="GS73"/>
     </row>
     <row r="74" spans="1:201">
-      <c r="C74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74"/>
       <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
       <c r="Z74"/>
       <c r="AA74"/>
       <c r="AB74"/>
@@ -15642,62 +15244,60 @@
       <c r="FW75"/>
       <c r="FX75"/>
       <c r="FY75"/>
       <c r="FZ75"/>
       <c r="GA75"/>
       <c r="GB75"/>
       <c r="GC75"/>
       <c r="GD75"/>
       <c r="GE75"/>
       <c r="GF75"/>
       <c r="GG75"/>
       <c r="GH75"/>
       <c r="GI75"/>
       <c r="GJ75"/>
       <c r="GK75"/>
       <c r="GL75"/>
       <c r="GM75"/>
       <c r="GN75"/>
       <c r="GO75"/>
       <c r="GP75"/>
       <c r="GQ75"/>
       <c r="GR75"/>
       <c r="GS75"/>
     </row>
     <row r="76" spans="1:201">
-      <c r="C76" s="1" t="s">
-        <v>2</v>
+      <c r="C76" s="2" t="s">
+        <v>3</v>
       </c>
-      <c r="D76" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
-      <c r="H76" s="1"/>
-[...1 lines deleted...]
-      <c r="J76" s="1"/>
+      <c r="H76"/>
+      <c r="I76"/>
+      <c r="J76"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
       <c r="AA76"/>
       <c r="AB76"/>
       <c r="AC76"/>
       <c r="AD76"/>
       <c r="AE76"/>
       <c r="AF76"/>
       <c r="AG76"/>
       <c r="AH76"/>
       <c r="AI76"/>
@@ -15847,59 +15447,57 @@
       <c r="FW76"/>
       <c r="FX76"/>
       <c r="FY76"/>
       <c r="FZ76"/>
       <c r="GA76"/>
       <c r="GB76"/>
       <c r="GC76"/>
       <c r="GD76"/>
       <c r="GE76"/>
       <c r="GF76"/>
       <c r="GG76"/>
       <c r="GH76"/>
       <c r="GI76"/>
       <c r="GJ76"/>
       <c r="GK76"/>
       <c r="GL76"/>
       <c r="GM76"/>
       <c r="GN76"/>
       <c r="GO76"/>
       <c r="GP76"/>
       <c r="GQ76"/>
       <c r="GR76"/>
       <c r="GS76"/>
     </row>
     <row r="77" spans="1:201">
-      <c r="C77" s="13">
-[...2 lines deleted...]
-      <c r="D77" s="11"/>
+      <c r="C77"/>
+      <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77"/>
-      <c r="I77" s="12"/>
+      <c r="I77"/>
       <c r="J77"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
       <c r="AA77"/>
       <c r="AB77"/>
       <c r="AC77"/>
       <c r="AD77"/>
       <c r="AE77"/>
       <c r="AF77"/>
       <c r="AG77"/>
       <c r="AH77"/>
@@ -16050,58 +15648,62 @@
       <c r="FW77"/>
       <c r="FX77"/>
       <c r="FY77"/>
       <c r="FZ77"/>
       <c r="GA77"/>
       <c r="GB77"/>
       <c r="GC77"/>
       <c r="GD77"/>
       <c r="GE77"/>
       <c r="GF77"/>
       <c r="GG77"/>
       <c r="GH77"/>
       <c r="GI77"/>
       <c r="GJ77"/>
       <c r="GK77"/>
       <c r="GL77"/>
       <c r="GM77"/>
       <c r="GN77"/>
       <c r="GO77"/>
       <c r="GP77"/>
       <c r="GQ77"/>
       <c r="GR77"/>
       <c r="GS77"/>
     </row>
     <row r="78" spans="1:201">
-      <c r="C78"/>
-      <c r="D78"/>
+      <c r="C78" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
-      <c r="H78"/>
-[...1 lines deleted...]
-      <c r="J78"/>
+      <c r="H78" s="1"/>
+      <c r="I78" s="1"/>
+      <c r="J78" s="1"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
       <c r="AA78"/>
       <c r="AB78"/>
       <c r="AC78"/>
       <c r="AD78"/>
       <c r="AE78"/>
       <c r="AF78"/>
       <c r="AG78"/>
       <c r="AH78"/>
       <c r="AI78"/>
@@ -16251,59 +15853,59 @@
       <c r="FW78"/>
       <c r="FX78"/>
       <c r="FY78"/>
       <c r="FZ78"/>
       <c r="GA78"/>
       <c r="GB78"/>
       <c r="GC78"/>
       <c r="GD78"/>
       <c r="GE78"/>
       <c r="GF78"/>
       <c r="GG78"/>
       <c r="GH78"/>
       <c r="GI78"/>
       <c r="GJ78"/>
       <c r="GK78"/>
       <c r="GL78"/>
       <c r="GM78"/>
       <c r="GN78"/>
       <c r="GO78"/>
       <c r="GP78"/>
       <c r="GQ78"/>
       <c r="GR78"/>
       <c r="GS78"/>
     </row>
     <row r="79" spans="1:201">
-      <c r="C79" t="s">
-        <v>0</v>
+      <c r="C79" s="13">
+        <v>42000</v>
       </c>
-      <c r="D79"/>
+      <c r="D79" s="11"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79"/>
-      <c r="I79"/>
+      <c r="I79" s="12"/>
       <c r="J79"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
       <c r="AA79"/>
       <c r="AB79"/>
       <c r="AC79"/>
       <c r="AD79"/>
       <c r="AE79"/>
       <c r="AF79"/>
       <c r="AG79"/>
       <c r="AH79"/>
@@ -16655,51 +16257,53 @@
       <c r="FW80"/>
       <c r="FX80"/>
       <c r="FY80"/>
       <c r="FZ80"/>
       <c r="GA80"/>
       <c r="GB80"/>
       <c r="GC80"/>
       <c r="GD80"/>
       <c r="GE80"/>
       <c r="GF80"/>
       <c r="GG80"/>
       <c r="GH80"/>
       <c r="GI80"/>
       <c r="GJ80"/>
       <c r="GK80"/>
       <c r="GL80"/>
       <c r="GM80"/>
       <c r="GN80"/>
       <c r="GO80"/>
       <c r="GP80"/>
       <c r="GQ80"/>
       <c r="GR80"/>
       <c r="GS80"/>
     </row>
     <row r="81" spans="1:201">
-      <c r="C81"/>
+      <c r="C81" t="s">
+        <v>0</v>
+      </c>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81"/>
       <c r="R81"/>
       <c r="S81"/>
       <c r="T81"/>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81"/>
       <c r="X81"/>
       <c r="Y81"/>
       <c r="Z81"/>
       <c r="AA81"/>
       <c r="AB81"/>
@@ -40774,50 +40378,452 @@
       <c r="FV200"/>
       <c r="FW200"/>
       <c r="FX200"/>
       <c r="FY200"/>
       <c r="FZ200"/>
       <c r="GA200"/>
       <c r="GB200"/>
       <c r="GC200"/>
       <c r="GD200"/>
       <c r="GE200"/>
       <c r="GF200"/>
       <c r="GG200"/>
       <c r="GH200"/>
       <c r="GI200"/>
       <c r="GJ200"/>
       <c r="GK200"/>
       <c r="GL200"/>
       <c r="GM200"/>
       <c r="GN200"/>
       <c r="GO200"/>
       <c r="GP200"/>
       <c r="GQ200"/>
       <c r="GR200"/>
       <c r="GS200"/>
     </row>
+    <row r="201" spans="1:201">
+      <c r="C201"/>
+      <c r="D201"/>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
+      <c r="H201"/>
+      <c r="I201"/>
+      <c r="J201"/>
+      <c r="K201"/>
+      <c r="L201"/>
+      <c r="M201"/>
+      <c r="N201"/>
+      <c r="O201"/>
+      <c r="P201"/>
+      <c r="Q201"/>
+      <c r="R201"/>
+      <c r="S201"/>
+      <c r="T201"/>
+      <c r="U201"/>
+      <c r="V201"/>
+      <c r="W201"/>
+      <c r="X201"/>
+      <c r="Y201"/>
+      <c r="Z201"/>
+      <c r="AA201"/>
+      <c r="AB201"/>
+      <c r="AC201"/>
+      <c r="AD201"/>
+      <c r="AE201"/>
+      <c r="AF201"/>
+      <c r="AG201"/>
+      <c r="AH201"/>
+      <c r="AI201"/>
+      <c r="AJ201"/>
+      <c r="AK201"/>
+      <c r="AL201"/>
+      <c r="AM201"/>
+      <c r="AN201"/>
+      <c r="AO201"/>
+      <c r="AP201"/>
+      <c r="AQ201"/>
+      <c r="AR201"/>
+      <c r="AS201"/>
+      <c r="AT201"/>
+      <c r="AU201"/>
+      <c r="AV201"/>
+      <c r="AW201"/>
+      <c r="AX201"/>
+      <c r="AY201"/>
+      <c r="AZ201"/>
+      <c r="BA201"/>
+      <c r="BB201"/>
+      <c r="BC201"/>
+      <c r="BD201"/>
+      <c r="BE201"/>
+      <c r="BF201"/>
+      <c r="BG201"/>
+      <c r="BH201"/>
+      <c r="BI201"/>
+      <c r="BJ201"/>
+      <c r="BK201"/>
+      <c r="BL201"/>
+      <c r="BM201"/>
+      <c r="BN201"/>
+      <c r="BO201"/>
+      <c r="BP201"/>
+      <c r="BQ201"/>
+      <c r="BR201"/>
+      <c r="BS201"/>
+      <c r="BT201"/>
+      <c r="BU201"/>
+      <c r="BV201"/>
+      <c r="BW201"/>
+      <c r="BX201"/>
+      <c r="BY201"/>
+      <c r="BZ201"/>
+      <c r="CA201"/>
+      <c r="CB201"/>
+      <c r="CC201"/>
+      <c r="CD201"/>
+      <c r="CE201"/>
+      <c r="CF201"/>
+      <c r="CG201"/>
+      <c r="CH201"/>
+      <c r="CI201"/>
+      <c r="CJ201"/>
+      <c r="CK201"/>
+      <c r="CL201"/>
+      <c r="CM201"/>
+      <c r="CN201"/>
+      <c r="CO201"/>
+      <c r="CP201"/>
+      <c r="CQ201"/>
+      <c r="CR201"/>
+      <c r="CS201"/>
+      <c r="CT201"/>
+      <c r="CU201"/>
+      <c r="CV201"/>
+      <c r="CW201"/>
+      <c r="CX201"/>
+      <c r="CY201"/>
+      <c r="CZ201"/>
+      <c r="DA201"/>
+      <c r="DB201"/>
+      <c r="DC201"/>
+      <c r="DD201"/>
+      <c r="DE201"/>
+      <c r="DF201"/>
+      <c r="DG201"/>
+      <c r="DH201"/>
+      <c r="DI201"/>
+      <c r="DJ201"/>
+      <c r="DK201"/>
+      <c r="DL201"/>
+      <c r="DM201"/>
+      <c r="DN201"/>
+      <c r="DO201"/>
+      <c r="DP201"/>
+      <c r="DQ201"/>
+      <c r="DR201"/>
+      <c r="DS201"/>
+      <c r="DT201"/>
+      <c r="DU201"/>
+      <c r="DV201"/>
+      <c r="DW201"/>
+      <c r="DX201"/>
+      <c r="DY201"/>
+      <c r="DZ201"/>
+      <c r="EA201"/>
+      <c r="EB201"/>
+      <c r="EC201"/>
+      <c r="ED201"/>
+      <c r="EE201"/>
+      <c r="EF201"/>
+      <c r="EG201"/>
+      <c r="EH201"/>
+      <c r="EI201"/>
+      <c r="EJ201"/>
+      <c r="EK201"/>
+      <c r="EL201"/>
+      <c r="EM201"/>
+      <c r="EN201"/>
+      <c r="EO201"/>
+      <c r="EP201"/>
+      <c r="EQ201"/>
+      <c r="ER201"/>
+      <c r="ES201"/>
+      <c r="ET201"/>
+      <c r="EU201"/>
+      <c r="EV201"/>
+      <c r="EW201"/>
+      <c r="EX201"/>
+      <c r="EY201"/>
+      <c r="EZ201"/>
+      <c r="FA201"/>
+      <c r="FB201"/>
+      <c r="FC201"/>
+      <c r="FD201"/>
+      <c r="FE201"/>
+      <c r="FF201"/>
+      <c r="FG201"/>
+      <c r="FH201"/>
+      <c r="FI201"/>
+      <c r="FJ201"/>
+      <c r="FK201"/>
+      <c r="FL201"/>
+      <c r="FM201"/>
+      <c r="FN201"/>
+      <c r="FO201"/>
+      <c r="FP201"/>
+      <c r="FQ201"/>
+      <c r="FR201"/>
+      <c r="FS201"/>
+      <c r="FT201"/>
+      <c r="FU201"/>
+      <c r="FV201"/>
+      <c r="FW201"/>
+      <c r="FX201"/>
+      <c r="FY201"/>
+      <c r="FZ201"/>
+      <c r="GA201"/>
+      <c r="GB201"/>
+      <c r="GC201"/>
+      <c r="GD201"/>
+      <c r="GE201"/>
+      <c r="GF201"/>
+      <c r="GG201"/>
+      <c r="GH201"/>
+      <c r="GI201"/>
+      <c r="GJ201"/>
+      <c r="GK201"/>
+      <c r="GL201"/>
+      <c r="GM201"/>
+      <c r="GN201"/>
+      <c r="GO201"/>
+      <c r="GP201"/>
+      <c r="GQ201"/>
+      <c r="GR201"/>
+      <c r="GS201"/>
+    </row>
+    <row r="202" spans="1:201">
+      <c r="C202"/>
+      <c r="D202"/>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
+      <c r="H202"/>
+      <c r="I202"/>
+      <c r="J202"/>
+      <c r="K202"/>
+      <c r="L202"/>
+      <c r="M202"/>
+      <c r="N202"/>
+      <c r="O202"/>
+      <c r="P202"/>
+      <c r="Q202"/>
+      <c r="R202"/>
+      <c r="S202"/>
+      <c r="T202"/>
+      <c r="U202"/>
+      <c r="V202"/>
+      <c r="W202"/>
+      <c r="X202"/>
+      <c r="Y202"/>
+      <c r="Z202"/>
+      <c r="AA202"/>
+      <c r="AB202"/>
+      <c r="AC202"/>
+      <c r="AD202"/>
+      <c r="AE202"/>
+      <c r="AF202"/>
+      <c r="AG202"/>
+      <c r="AH202"/>
+      <c r="AI202"/>
+      <c r="AJ202"/>
+      <c r="AK202"/>
+      <c r="AL202"/>
+      <c r="AM202"/>
+      <c r="AN202"/>
+      <c r="AO202"/>
+      <c r="AP202"/>
+      <c r="AQ202"/>
+      <c r="AR202"/>
+      <c r="AS202"/>
+      <c r="AT202"/>
+      <c r="AU202"/>
+      <c r="AV202"/>
+      <c r="AW202"/>
+      <c r="AX202"/>
+      <c r="AY202"/>
+      <c r="AZ202"/>
+      <c r="BA202"/>
+      <c r="BB202"/>
+      <c r="BC202"/>
+      <c r="BD202"/>
+      <c r="BE202"/>
+      <c r="BF202"/>
+      <c r="BG202"/>
+      <c r="BH202"/>
+      <c r="BI202"/>
+      <c r="BJ202"/>
+      <c r="BK202"/>
+      <c r="BL202"/>
+      <c r="BM202"/>
+      <c r="BN202"/>
+      <c r="BO202"/>
+      <c r="BP202"/>
+      <c r="BQ202"/>
+      <c r="BR202"/>
+      <c r="BS202"/>
+      <c r="BT202"/>
+      <c r="BU202"/>
+      <c r="BV202"/>
+      <c r="BW202"/>
+      <c r="BX202"/>
+      <c r="BY202"/>
+      <c r="BZ202"/>
+      <c r="CA202"/>
+      <c r="CB202"/>
+      <c r="CC202"/>
+      <c r="CD202"/>
+      <c r="CE202"/>
+      <c r="CF202"/>
+      <c r="CG202"/>
+      <c r="CH202"/>
+      <c r="CI202"/>
+      <c r="CJ202"/>
+      <c r="CK202"/>
+      <c r="CL202"/>
+      <c r="CM202"/>
+      <c r="CN202"/>
+      <c r="CO202"/>
+      <c r="CP202"/>
+      <c r="CQ202"/>
+      <c r="CR202"/>
+      <c r="CS202"/>
+      <c r="CT202"/>
+      <c r="CU202"/>
+      <c r="CV202"/>
+      <c r="CW202"/>
+      <c r="CX202"/>
+      <c r="CY202"/>
+      <c r="CZ202"/>
+      <c r="DA202"/>
+      <c r="DB202"/>
+      <c r="DC202"/>
+      <c r="DD202"/>
+      <c r="DE202"/>
+      <c r="DF202"/>
+      <c r="DG202"/>
+      <c r="DH202"/>
+      <c r="DI202"/>
+      <c r="DJ202"/>
+      <c r="DK202"/>
+      <c r="DL202"/>
+      <c r="DM202"/>
+      <c r="DN202"/>
+      <c r="DO202"/>
+      <c r="DP202"/>
+      <c r="DQ202"/>
+      <c r="DR202"/>
+      <c r="DS202"/>
+      <c r="DT202"/>
+      <c r="DU202"/>
+      <c r="DV202"/>
+      <c r="DW202"/>
+      <c r="DX202"/>
+      <c r="DY202"/>
+      <c r="DZ202"/>
+      <c r="EA202"/>
+      <c r="EB202"/>
+      <c r="EC202"/>
+      <c r="ED202"/>
+      <c r="EE202"/>
+      <c r="EF202"/>
+      <c r="EG202"/>
+      <c r="EH202"/>
+      <c r="EI202"/>
+      <c r="EJ202"/>
+      <c r="EK202"/>
+      <c r="EL202"/>
+      <c r="EM202"/>
+      <c r="EN202"/>
+      <c r="EO202"/>
+      <c r="EP202"/>
+      <c r="EQ202"/>
+      <c r="ER202"/>
+      <c r="ES202"/>
+      <c r="ET202"/>
+      <c r="EU202"/>
+      <c r="EV202"/>
+      <c r="EW202"/>
+      <c r="EX202"/>
+      <c r="EY202"/>
+      <c r="EZ202"/>
+      <c r="FA202"/>
+      <c r="FB202"/>
+      <c r="FC202"/>
+      <c r="FD202"/>
+      <c r="FE202"/>
+      <c r="FF202"/>
+      <c r="FG202"/>
+      <c r="FH202"/>
+      <c r="FI202"/>
+      <c r="FJ202"/>
+      <c r="FK202"/>
+      <c r="FL202"/>
+      <c r="FM202"/>
+      <c r="FN202"/>
+      <c r="FO202"/>
+      <c r="FP202"/>
+      <c r="FQ202"/>
+      <c r="FR202"/>
+      <c r="FS202"/>
+      <c r="FT202"/>
+      <c r="FU202"/>
+      <c r="FV202"/>
+      <c r="FW202"/>
+      <c r="FX202"/>
+      <c r="FY202"/>
+      <c r="FZ202"/>
+      <c r="GA202"/>
+      <c r="GB202"/>
+      <c r="GC202"/>
+      <c r="GD202"/>
+      <c r="GE202"/>
+      <c r="GF202"/>
+      <c r="GG202"/>
+      <c r="GH202"/>
+      <c r="GI202"/>
+      <c r="GJ202"/>
+      <c r="GK202"/>
+      <c r="GL202"/>
+      <c r="GM202"/>
+      <c r="GN202"/>
+      <c r="GO202"/>
+      <c r="GP202"/>
+      <c r="GQ202"/>
+      <c r="GR202"/>
+      <c r="GS202"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>