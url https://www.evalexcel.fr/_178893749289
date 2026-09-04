--- v3 (2026-06-08)
+++ v4 (2026-09-04)
@@ -144,87 +144,87 @@
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Article</t>
   </si>
   <si>
     <t>Référence</t>
   </si>
   <si>
     <t>Exercice 5</t>
   </si>
   <si>
     <t>L'élève est Admis si sa note est supérieure ou égale à 10 et qu'il a rendu son rapport</t>
   </si>
   <si>
     <t>Admis</t>
   </si>
   <si>
     <t>Rapport</t>
   </si>
   <si>
     <t>Exercice 4</t>
   </si>
   <si>
-    <t>EvalExcelID=2282647037</t>
+    <t>EvalExcelID=0532280024</t>
   </si>
   <si>
     <t>J'aime bien le café sauf lorsqu'il est fort.</t>
   </si>
   <si>
     <t>J'aime ?</t>
   </si>
   <si>
     <t>Fort</t>
   </si>
   <si>
     <t>Chaud</t>
   </si>
   <si>
     <t>Exercice 3</t>
   </si>
   <si>
     <t>L'élève est Admis si sa note est supérieure ou égale à 10</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Exercice 2</t>
   </si>
   <si>
     <t>L'avis est "favorable" en-dessous de 10 défauts, "défavorable" à partir de 10 défauts</t>
   </si>
   <si>
     <t>Défauts</t>
   </si>
   <si>
     <t>Exercice 1</t>
   </si>
   <si>
-    <t>2;3</t>
+    <t>2;2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -605,84 +605,282 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:GS202"/>
+  <dimension ref="A1:GS201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D27" sqref="D27"/>
+      <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9.08984375" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="20.81640625" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.81640625" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.36328125" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.453125" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.453125" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.453125" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.453125" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="1" max="1" width="2" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:201" customHeight="1" ht="10">
       <c r="A1" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:201" customHeight="1" ht="10">
       <c r="GS2"/>
     </row>
-    <row r="3" spans="1:201" customHeight="1" ht="10">
+    <row r="3" spans="1:201">
+      <c r="C3" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+      <c r="AH3"/>
+      <c r="AI3"/>
+      <c r="AJ3"/>
+      <c r="AK3"/>
+      <c r="AL3"/>
+      <c r="AM3"/>
+      <c r="AN3"/>
+      <c r="AO3"/>
+      <c r="AP3"/>
+      <c r="AQ3"/>
+      <c r="AR3"/>
+      <c r="AS3"/>
+      <c r="AT3"/>
+      <c r="AU3"/>
+      <c r="AV3"/>
+      <c r="AW3"/>
+      <c r="AX3"/>
+      <c r="AY3"/>
+      <c r="AZ3"/>
+      <c r="BA3"/>
+      <c r="BB3"/>
+      <c r="BC3"/>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
+      <c r="CX3"/>
+      <c r="CY3"/>
+      <c r="CZ3"/>
+      <c r="DA3"/>
+      <c r="DB3"/>
+      <c r="DC3"/>
+      <c r="DD3"/>
+      <c r="DE3"/>
+      <c r="DF3"/>
+      <c r="DG3"/>
+      <c r="DH3"/>
+      <c r="DI3"/>
+      <c r="DJ3"/>
+      <c r="DK3"/>
+      <c r="DL3"/>
+      <c r="DM3"/>
+      <c r="DN3"/>
+      <c r="DO3"/>
+      <c r="DP3"/>
+      <c r="DQ3"/>
+      <c r="DR3"/>
+      <c r="DS3"/>
+      <c r="DT3"/>
+      <c r="DU3"/>
+      <c r="DV3"/>
+      <c r="DW3"/>
+      <c r="DX3"/>
+      <c r="DY3"/>
+      <c r="DZ3"/>
+      <c r="EA3"/>
+      <c r="EB3"/>
+      <c r="EC3"/>
+      <c r="ED3"/>
+      <c r="EE3"/>
+      <c r="EF3"/>
+      <c r="EG3"/>
+      <c r="EH3"/>
+      <c r="EI3"/>
+      <c r="EJ3"/>
+      <c r="EK3"/>
+      <c r="EL3"/>
+      <c r="EM3"/>
+      <c r="EN3"/>
+      <c r="EO3"/>
+      <c r="EP3"/>
+      <c r="EQ3"/>
+      <c r="ER3"/>
+      <c r="ES3"/>
+      <c r="ET3"/>
+      <c r="EU3"/>
+      <c r="EV3"/>
+      <c r="EW3"/>
+      <c r="EX3"/>
+      <c r="EY3"/>
+      <c r="EZ3"/>
+      <c r="FA3"/>
+      <c r="FB3"/>
+      <c r="FC3"/>
+      <c r="FD3"/>
+      <c r="FE3"/>
+      <c r="FF3"/>
+      <c r="FG3"/>
+      <c r="FH3"/>
+      <c r="FI3"/>
+      <c r="FJ3"/>
+      <c r="FK3"/>
+      <c r="FL3"/>
+      <c r="FM3"/>
+      <c r="FN3"/>
+      <c r="FO3"/>
+      <c r="FP3"/>
+      <c r="FQ3"/>
+      <c r="FR3"/>
+      <c r="FS3"/>
+      <c r="FT3"/>
+      <c r="FU3"/>
+      <c r="FV3"/>
+      <c r="FW3"/>
+      <c r="FX3"/>
+      <c r="FY3"/>
+      <c r="FZ3"/>
+      <c r="GA3"/>
+      <c r="GB3"/>
+      <c r="GC3"/>
+      <c r="GD3"/>
+      <c r="GE3"/>
+      <c r="GF3"/>
+      <c r="GG3"/>
+      <c r="GH3"/>
+      <c r="GI3"/>
+      <c r="GJ3"/>
+      <c r="GK3"/>
+      <c r="GL3"/>
+      <c r="GM3"/>
+      <c r="GN3"/>
+      <c r="GO3"/>
+      <c r="GP3"/>
+      <c r="GQ3"/>
+      <c r="GR3"/>
       <c r="GS3"/>
     </row>
     <row r="4" spans="1:201">
-      <c r="C4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C4" s="1"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
@@ -839,52 +1037,56 @@
       <c r="FW4"/>
       <c r="FX4"/>
       <c r="FY4"/>
       <c r="FZ4"/>
       <c r="GA4"/>
       <c r="GB4"/>
       <c r="GC4"/>
       <c r="GD4"/>
       <c r="GE4"/>
       <c r="GF4"/>
       <c r="GG4"/>
       <c r="GH4"/>
       <c r="GI4"/>
       <c r="GJ4"/>
       <c r="GK4"/>
       <c r="GL4"/>
       <c r="GM4"/>
       <c r="GN4"/>
       <c r="GO4"/>
       <c r="GP4"/>
       <c r="GQ4"/>
       <c r="GR4"/>
       <c r="GS4"/>
     </row>
     <row r="5" spans="1:201">
-      <c r="C5" s="1"/>
-      <c r="D5"/>
+      <c r="C5" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>6</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
@@ -1040,56 +1242,54 @@
       <c r="FW5"/>
       <c r="FX5"/>
       <c r="FY5"/>
       <c r="FZ5"/>
       <c r="GA5"/>
       <c r="GB5"/>
       <c r="GC5"/>
       <c r="GD5"/>
       <c r="GE5"/>
       <c r="GF5"/>
       <c r="GG5"/>
       <c r="GH5"/>
       <c r="GI5"/>
       <c r="GJ5"/>
       <c r="GK5"/>
       <c r="GL5"/>
       <c r="GM5"/>
       <c r="GN5"/>
       <c r="GO5"/>
       <c r="GP5"/>
       <c r="GQ5"/>
       <c r="GR5"/>
       <c r="GS5"/>
     </row>
     <row r="6" spans="1:201">
-      <c r="C6" s="1" t="s">
-        <v>53</v>
+      <c r="C6" s="3">
+        <v>5</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="7"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
@@ -1245,54 +1445,52 @@
       <c r="FW6"/>
       <c r="FX6"/>
       <c r="FY6"/>
       <c r="FZ6"/>
       <c r="GA6"/>
       <c r="GB6"/>
       <c r="GC6"/>
       <c r="GD6"/>
       <c r="GE6"/>
       <c r="GF6"/>
       <c r="GG6"/>
       <c r="GH6"/>
       <c r="GI6"/>
       <c r="GJ6"/>
       <c r="GK6"/>
       <c r="GL6"/>
       <c r="GM6"/>
       <c r="GN6"/>
       <c r="GO6"/>
       <c r="GP6"/>
       <c r="GQ6"/>
       <c r="GR6"/>
       <c r="GS6"/>
     </row>
     <row r="7" spans="1:201">
-      <c r="C7" s="3">
-[...2 lines deleted...]
-      <c r="D7" s="7"/>
+      <c r="C7" s="3"/>
+      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
@@ -1448,51 +1646,53 @@
       <c r="FW7"/>
       <c r="FX7"/>
       <c r="FY7"/>
       <c r="FZ7"/>
       <c r="GA7"/>
       <c r="GB7"/>
       <c r="GC7"/>
       <c r="GD7"/>
       <c r="GE7"/>
       <c r="GF7"/>
       <c r="GG7"/>
       <c r="GH7"/>
       <c r="GI7"/>
       <c r="GJ7"/>
       <c r="GK7"/>
       <c r="GL7"/>
       <c r="GM7"/>
       <c r="GN7"/>
       <c r="GO7"/>
       <c r="GP7"/>
       <c r="GQ7"/>
       <c r="GR7"/>
       <c r="GS7"/>
     </row>
     <row r="8" spans="1:201">
-      <c r="C8" s="3"/>
+      <c r="C8" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
@@ -1649,53 +1849,51 @@
       <c r="FW8"/>
       <c r="FX8"/>
       <c r="FY8"/>
       <c r="FZ8"/>
       <c r="GA8"/>
       <c r="GB8"/>
       <c r="GC8"/>
       <c r="GD8"/>
       <c r="GE8"/>
       <c r="GF8"/>
       <c r="GG8"/>
       <c r="GH8"/>
       <c r="GI8"/>
       <c r="GJ8"/>
       <c r="GK8"/>
       <c r="GL8"/>
       <c r="GM8"/>
       <c r="GN8"/>
       <c r="GO8"/>
       <c r="GP8"/>
       <c r="GQ8"/>
       <c r="GR8"/>
       <c r="GS8"/>
     </row>
     <row r="9" spans="1:201">
-      <c r="C9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9" s="3"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
@@ -1852,51 +2050,51 @@
       <c r="FW9"/>
       <c r="FX9"/>
       <c r="FY9"/>
       <c r="FZ9"/>
       <c r="GA9"/>
       <c r="GB9"/>
       <c r="GC9"/>
       <c r="GD9"/>
       <c r="GE9"/>
       <c r="GF9"/>
       <c r="GG9"/>
       <c r="GH9"/>
       <c r="GI9"/>
       <c r="GJ9"/>
       <c r="GK9"/>
       <c r="GL9"/>
       <c r="GM9"/>
       <c r="GN9"/>
       <c r="GO9"/>
       <c r="GP9"/>
       <c r="GQ9"/>
       <c r="GR9"/>
       <c r="GS9"/>
     </row>
     <row r="10" spans="1:201">
-      <c r="C10" s="3"/>
+      <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
@@ -2053,51 +2251,53 @@
       <c r="FW10"/>
       <c r="FX10"/>
       <c r="FY10"/>
       <c r="FZ10"/>
       <c r="GA10"/>
       <c r="GB10"/>
       <c r="GC10"/>
       <c r="GD10"/>
       <c r="GE10"/>
       <c r="GF10"/>
       <c r="GG10"/>
       <c r="GH10"/>
       <c r="GI10"/>
       <c r="GJ10"/>
       <c r="GK10"/>
       <c r="GL10"/>
       <c r="GM10"/>
       <c r="GN10"/>
       <c r="GO10"/>
       <c r="GP10"/>
       <c r="GQ10"/>
       <c r="GR10"/>
       <c r="GS10"/>
     </row>
     <row r="11" spans="1:201">
-      <c r="C11"/>
+      <c r="C11" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
@@ -2254,53 +2454,51 @@
       <c r="FW11"/>
       <c r="FX11"/>
       <c r="FY11"/>
       <c r="FZ11"/>
       <c r="GA11"/>
       <c r="GB11"/>
       <c r="GC11"/>
       <c r="GD11"/>
       <c r="GE11"/>
       <c r="GF11"/>
       <c r="GG11"/>
       <c r="GH11"/>
       <c r="GI11"/>
       <c r="GJ11"/>
       <c r="GK11"/>
       <c r="GL11"/>
       <c r="GM11"/>
       <c r="GN11"/>
       <c r="GO11"/>
       <c r="GP11"/>
       <c r="GQ11"/>
       <c r="GR11"/>
       <c r="GS11"/>
     </row>
     <row r="12" spans="1:201">
-      <c r="C12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C12" s="1"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
@@ -2457,52 +2655,56 @@
       <c r="FW12"/>
       <c r="FX12"/>
       <c r="FY12"/>
       <c r="FZ12"/>
       <c r="GA12"/>
       <c r="GB12"/>
       <c r="GC12"/>
       <c r="GD12"/>
       <c r="GE12"/>
       <c r="GF12"/>
       <c r="GG12"/>
       <c r="GH12"/>
       <c r="GI12"/>
       <c r="GJ12"/>
       <c r="GK12"/>
       <c r="GL12"/>
       <c r="GM12"/>
       <c r="GN12"/>
       <c r="GO12"/>
       <c r="GP12"/>
       <c r="GQ12"/>
       <c r="GR12"/>
       <c r="GS12"/>
     </row>
     <row r="13" spans="1:201">
-      <c r="C13" s="1"/>
-      <c r="D13"/>
+      <c r="C13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
@@ -2658,56 +2860,54 @@
       <c r="FW13"/>
       <c r="FX13"/>
       <c r="FY13"/>
       <c r="FZ13"/>
       <c r="GA13"/>
       <c r="GB13"/>
       <c r="GC13"/>
       <c r="GD13"/>
       <c r="GE13"/>
       <c r="GF13"/>
       <c r="GG13"/>
       <c r="GH13"/>
       <c r="GI13"/>
       <c r="GJ13"/>
       <c r="GK13"/>
       <c r="GL13"/>
       <c r="GM13"/>
       <c r="GN13"/>
       <c r="GO13"/>
       <c r="GP13"/>
       <c r="GQ13"/>
       <c r="GR13"/>
       <c r="GS13"/>
     </row>
     <row r="14" spans="1:201">
-      <c r="C14" s="1" t="s">
-        <v>50</v>
+      <c r="C14" s="3">
+        <v>9.5</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="7"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
@@ -2863,54 +3063,52 @@
       <c r="FW14"/>
       <c r="FX14"/>
       <c r="FY14"/>
       <c r="FZ14"/>
       <c r="GA14"/>
       <c r="GB14"/>
       <c r="GC14"/>
       <c r="GD14"/>
       <c r="GE14"/>
       <c r="GF14"/>
       <c r="GG14"/>
       <c r="GH14"/>
       <c r="GI14"/>
       <c r="GJ14"/>
       <c r="GK14"/>
       <c r="GL14"/>
       <c r="GM14"/>
       <c r="GN14"/>
       <c r="GO14"/>
       <c r="GP14"/>
       <c r="GQ14"/>
       <c r="GR14"/>
       <c r="GS14"/>
     </row>
     <row r="15" spans="1:201">
-      <c r="C15" s="3">
-[...2 lines deleted...]
-      <c r="D15" s="7"/>
+      <c r="C15" s="3"/>
+      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
@@ -3066,51 +3264,53 @@
       <c r="FW15"/>
       <c r="FX15"/>
       <c r="FY15"/>
       <c r="FZ15"/>
       <c r="GA15"/>
       <c r="GB15"/>
       <c r="GC15"/>
       <c r="GD15"/>
       <c r="GE15"/>
       <c r="GF15"/>
       <c r="GG15"/>
       <c r="GH15"/>
       <c r="GI15"/>
       <c r="GJ15"/>
       <c r="GK15"/>
       <c r="GL15"/>
       <c r="GM15"/>
       <c r="GN15"/>
       <c r="GO15"/>
       <c r="GP15"/>
       <c r="GQ15"/>
       <c r="GR15"/>
       <c r="GS15"/>
     </row>
     <row r="16" spans="1:201">
-      <c r="C16" s="3"/>
+      <c r="C16" s="4" t="s">
+        <v>49</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
@@ -3267,53 +3467,51 @@
       <c r="FW16"/>
       <c r="FX16"/>
       <c r="FY16"/>
       <c r="FZ16"/>
       <c r="GA16"/>
       <c r="GB16"/>
       <c r="GC16"/>
       <c r="GD16"/>
       <c r="GE16"/>
       <c r="GF16"/>
       <c r="GG16"/>
       <c r="GH16"/>
       <c r="GI16"/>
       <c r="GJ16"/>
       <c r="GK16"/>
       <c r="GL16"/>
       <c r="GM16"/>
       <c r="GN16"/>
       <c r="GO16"/>
       <c r="GP16"/>
       <c r="GQ16"/>
       <c r="GR16"/>
       <c r="GS16"/>
     </row>
     <row r="17" spans="1:201">
-      <c r="C17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="3"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
@@ -3470,51 +3668,51 @@
       <c r="FW17"/>
       <c r="FX17"/>
       <c r="FY17"/>
       <c r="FZ17"/>
       <c r="GA17"/>
       <c r="GB17"/>
       <c r="GC17"/>
       <c r="GD17"/>
       <c r="GE17"/>
       <c r="GF17"/>
       <c r="GG17"/>
       <c r="GH17"/>
       <c r="GI17"/>
       <c r="GJ17"/>
       <c r="GK17"/>
       <c r="GL17"/>
       <c r="GM17"/>
       <c r="GN17"/>
       <c r="GO17"/>
       <c r="GP17"/>
       <c r="GQ17"/>
       <c r="GR17"/>
       <c r="GS17"/>
     </row>
     <row r="18" spans="1:201">
-      <c r="C18" s="3"/>
+      <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
@@ -3671,51 +3869,53 @@
       <c r="FW18"/>
       <c r="FX18"/>
       <c r="FY18"/>
       <c r="FZ18"/>
       <c r="GA18"/>
       <c r="GB18"/>
       <c r="GC18"/>
       <c r="GD18"/>
       <c r="GE18"/>
       <c r="GF18"/>
       <c r="GG18"/>
       <c r="GH18"/>
       <c r="GI18"/>
       <c r="GJ18"/>
       <c r="GK18"/>
       <c r="GL18"/>
       <c r="GM18"/>
       <c r="GN18"/>
       <c r="GO18"/>
       <c r="GP18"/>
       <c r="GQ18"/>
       <c r="GR18"/>
       <c r="GS18"/>
     </row>
     <row r="19" spans="1:201">
-      <c r="C19"/>
+      <c r="C19" s="6" t="s">
+        <v>48</v>
+      </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
@@ -3872,53 +4072,51 @@
       <c r="FW19"/>
       <c r="FX19"/>
       <c r="FY19"/>
       <c r="FZ19"/>
       <c r="GA19"/>
       <c r="GB19"/>
       <c r="GC19"/>
       <c r="GD19"/>
       <c r="GE19"/>
       <c r="GF19"/>
       <c r="GG19"/>
       <c r="GH19"/>
       <c r="GI19"/>
       <c r="GJ19"/>
       <c r="GK19"/>
       <c r="GL19"/>
       <c r="GM19"/>
       <c r="GN19"/>
       <c r="GO19"/>
       <c r="GP19"/>
       <c r="GQ19"/>
       <c r="GR19"/>
       <c r="GS19"/>
     </row>
     <row r="20" spans="1:201">
-      <c r="C20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="1"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
@@ -4075,53 +4273,59 @@
       <c r="FW20"/>
       <c r="FX20"/>
       <c r="FY20"/>
       <c r="FZ20"/>
       <c r="GA20"/>
       <c r="GB20"/>
       <c r="GC20"/>
       <c r="GD20"/>
       <c r="GE20"/>
       <c r="GF20"/>
       <c r="GG20"/>
       <c r="GH20"/>
       <c r="GI20"/>
       <c r="GJ20"/>
       <c r="GK20"/>
       <c r="GL20"/>
       <c r="GM20"/>
       <c r="GN20"/>
       <c r="GO20"/>
       <c r="GP20"/>
       <c r="GQ20"/>
       <c r="GR20"/>
       <c r="GS20"/>
     </row>
     <row r="21" spans="1:201">
-      <c r="C21" s="1"/>
-[...1 lines deleted...]
-      <c r="E21"/>
+      <c r="C21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
@@ -4276,59 +4480,57 @@
       <c r="FW21"/>
       <c r="FX21"/>
       <c r="FY21"/>
       <c r="FZ21"/>
       <c r="GA21"/>
       <c r="GB21"/>
       <c r="GC21"/>
       <c r="GD21"/>
       <c r="GE21"/>
       <c r="GF21"/>
       <c r="GG21"/>
       <c r="GH21"/>
       <c r="GI21"/>
       <c r="GJ21"/>
       <c r="GK21"/>
       <c r="GL21"/>
       <c r="GM21"/>
       <c r="GN21"/>
       <c r="GO21"/>
       <c r="GP21"/>
       <c r="GQ21"/>
       <c r="GR21"/>
       <c r="GS21"/>
     </row>
     <row r="22" spans="1:201">
-      <c r="C22" s="1" t="s">
-        <v>47</v>
+      <c r="C22" s="3" t="s">
+        <v>17</v>
       </c>
-      <c r="D22" s="1" t="s">
-        <v>46</v>
+      <c r="D22" s="8" t="s">
+        <v>17</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="7"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
@@ -4483,57 +4685,53 @@
       <c r="FW22"/>
       <c r="FX22"/>
       <c r="FY22"/>
       <c r="FZ22"/>
       <c r="GA22"/>
       <c r="GB22"/>
       <c r="GC22"/>
       <c r="GD22"/>
       <c r="GE22"/>
       <c r="GF22"/>
       <c r="GG22"/>
       <c r="GH22"/>
       <c r="GI22"/>
       <c r="GJ22"/>
       <c r="GK22"/>
       <c r="GL22"/>
       <c r="GM22"/>
       <c r="GN22"/>
       <c r="GO22"/>
       <c r="GP22"/>
       <c r="GQ22"/>
       <c r="GR22"/>
       <c r="GS22"/>
     </row>
     <row r="23" spans="1:201">
-      <c r="C23" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="7"/>
+      <c r="C23" s="3"/>
+      <c r="D23"/>
+      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
@@ -4688,51 +4886,53 @@
       <c r="FW23"/>
       <c r="FX23"/>
       <c r="FY23"/>
       <c r="FZ23"/>
       <c r="GA23"/>
       <c r="GB23"/>
       <c r="GC23"/>
       <c r="GD23"/>
       <c r="GE23"/>
       <c r="GF23"/>
       <c r="GG23"/>
       <c r="GH23"/>
       <c r="GI23"/>
       <c r="GJ23"/>
       <c r="GK23"/>
       <c r="GL23"/>
       <c r="GM23"/>
       <c r="GN23"/>
       <c r="GO23"/>
       <c r="GP23"/>
       <c r="GQ23"/>
       <c r="GR23"/>
       <c r="GS23"/>
     </row>
     <row r="24" spans="1:201">
-      <c r="C24" s="3"/>
+      <c r="C24" s="4" t="s">
+        <v>44</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
@@ -4889,53 +5089,51 @@
       <c r="FW24"/>
       <c r="FX24"/>
       <c r="FY24"/>
       <c r="FZ24"/>
       <c r="GA24"/>
       <c r="GB24"/>
       <c r="GC24"/>
       <c r="GD24"/>
       <c r="GE24"/>
       <c r="GF24"/>
       <c r="GG24"/>
       <c r="GH24"/>
       <c r="GI24"/>
       <c r="GJ24"/>
       <c r="GK24"/>
       <c r="GL24"/>
       <c r="GM24"/>
       <c r="GN24"/>
       <c r="GO24"/>
       <c r="GP24"/>
       <c r="GQ24"/>
       <c r="GR24"/>
       <c r="GS24"/>
     </row>
     <row r="25" spans="1:201">
-      <c r="C25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="1"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
@@ -5092,52 +5290,54 @@
       <c r="FW25"/>
       <c r="FX25"/>
       <c r="FY25"/>
       <c r="FZ25"/>
       <c r="GA25"/>
       <c r="GB25"/>
       <c r="GC25"/>
       <c r="GD25"/>
       <c r="GE25"/>
       <c r="GF25"/>
       <c r="GG25"/>
       <c r="GH25"/>
       <c r="GI25"/>
       <c r="GJ25"/>
       <c r="GK25"/>
       <c r="GL25"/>
       <c r="GM25"/>
       <c r="GN25"/>
       <c r="GO25"/>
       <c r="GP25"/>
       <c r="GQ25"/>
       <c r="GR25"/>
       <c r="GS25"/>
     </row>
     <row r="26" spans="1:201">
-      <c r="C26" s="1"/>
-      <c r="D26"/>
+      <c r="C26"/>
+      <c r="D26" s="15" t="s">
+        <v>43</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
@@ -5293,54 +5493,54 @@
       <c r="FW26"/>
       <c r="FX26"/>
       <c r="FY26"/>
       <c r="FZ26"/>
       <c r="GA26"/>
       <c r="GB26"/>
       <c r="GC26"/>
       <c r="GD26"/>
       <c r="GE26"/>
       <c r="GF26"/>
       <c r="GG26"/>
       <c r="GH26"/>
       <c r="GI26"/>
       <c r="GJ26"/>
       <c r="GK26"/>
       <c r="GL26"/>
       <c r="GM26"/>
       <c r="GN26"/>
       <c r="GO26"/>
       <c r="GP26"/>
       <c r="GQ26"/>
       <c r="GR26"/>
       <c r="GS26"/>
     </row>
     <row r="27" spans="1:201">
-      <c r="C27"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="C27" s="6" t="s">
+        <v>42</v>
       </c>
+      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
@@ -5496,53 +5696,51 @@
       <c r="FW27"/>
       <c r="FX27"/>
       <c r="FY27"/>
       <c r="FZ27"/>
       <c r="GA27"/>
       <c r="GB27"/>
       <c r="GC27"/>
       <c r="GD27"/>
       <c r="GE27"/>
       <c r="GF27"/>
       <c r="GG27"/>
       <c r="GH27"/>
       <c r="GI27"/>
       <c r="GJ27"/>
       <c r="GK27"/>
       <c r="GL27"/>
       <c r="GM27"/>
       <c r="GN27"/>
       <c r="GO27"/>
       <c r="GP27"/>
       <c r="GQ27"/>
       <c r="GR27"/>
       <c r="GS27"/>
     </row>
     <row r="28" spans="1:201">
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="1"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
@@ -5699,53 +5897,59 @@
       <c r="FW28"/>
       <c r="FX28"/>
       <c r="FY28"/>
       <c r="FZ28"/>
       <c r="GA28"/>
       <c r="GB28"/>
       <c r="GC28"/>
       <c r="GD28"/>
       <c r="GE28"/>
       <c r="GF28"/>
       <c r="GG28"/>
       <c r="GH28"/>
       <c r="GI28"/>
       <c r="GJ28"/>
       <c r="GK28"/>
       <c r="GL28"/>
       <c r="GM28"/>
       <c r="GN28"/>
       <c r="GO28"/>
       <c r="GP28"/>
       <c r="GQ28"/>
       <c r="GR28"/>
       <c r="GS28"/>
     </row>
     <row r="29" spans="1:201">
-      <c r="C29" s="1"/>
-[...1 lines deleted...]
-      <c r="E29"/>
+      <c r="C29" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
@@ -5900,59 +6104,57 @@
       <c r="FW29"/>
       <c r="FX29"/>
       <c r="FY29"/>
       <c r="FZ29"/>
       <c r="GA29"/>
       <c r="GB29"/>
       <c r="GC29"/>
       <c r="GD29"/>
       <c r="GE29"/>
       <c r="GF29"/>
       <c r="GG29"/>
       <c r="GH29"/>
       <c r="GI29"/>
       <c r="GJ29"/>
       <c r="GK29"/>
       <c r="GL29"/>
       <c r="GM29"/>
       <c r="GN29"/>
       <c r="GO29"/>
       <c r="GP29"/>
       <c r="GQ29"/>
       <c r="GR29"/>
       <c r="GS29"/>
     </row>
     <row r="30" spans="1:201">
-      <c r="C30" s="1" t="s">
-        <v>31</v>
+      <c r="C30" s="1">
+        <v>12</v>
       </c>
-      <c r="D30" s="1" t="s">
-        <v>41</v>
+      <c r="D30" s="3" t="s">
+        <v>17</v>
       </c>
-      <c r="E30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="7"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
@@ -6107,57 +6309,53 @@
       <c r="FW30"/>
       <c r="FX30"/>
       <c r="FY30"/>
       <c r="FZ30"/>
       <c r="GA30"/>
       <c r="GB30"/>
       <c r="GC30"/>
       <c r="GD30"/>
       <c r="GE30"/>
       <c r="GF30"/>
       <c r="GG30"/>
       <c r="GH30"/>
       <c r="GI30"/>
       <c r="GJ30"/>
       <c r="GK30"/>
       <c r="GL30"/>
       <c r="GM30"/>
       <c r="GN30"/>
       <c r="GO30"/>
       <c r="GP30"/>
       <c r="GQ30"/>
       <c r="GR30"/>
       <c r="GS30"/>
     </row>
     <row r="31" spans="1:201">
-      <c r="C31" s="1">
-[...5 lines deleted...]
-      <c r="E31" s="7"/>
+      <c r="C31" s="1"/>
+      <c r="D31"/>
+      <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
@@ -6312,51 +6510,53 @@
       <c r="FW31"/>
       <c r="FX31"/>
       <c r="FY31"/>
       <c r="FZ31"/>
       <c r="GA31"/>
       <c r="GB31"/>
       <c r="GC31"/>
       <c r="GD31"/>
       <c r="GE31"/>
       <c r="GF31"/>
       <c r="GG31"/>
       <c r="GH31"/>
       <c r="GI31"/>
       <c r="GJ31"/>
       <c r="GK31"/>
       <c r="GL31"/>
       <c r="GM31"/>
       <c r="GN31"/>
       <c r="GO31"/>
       <c r="GP31"/>
       <c r="GQ31"/>
       <c r="GR31"/>
       <c r="GS31"/>
     </row>
     <row r="32" spans="1:201">
-      <c r="C32" s="1"/>
+      <c r="C32" s="4" t="s">
+        <v>39</v>
+      </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
@@ -6513,53 +6713,51 @@
       <c r="FW32"/>
       <c r="FX32"/>
       <c r="FY32"/>
       <c r="FZ32"/>
       <c r="GA32"/>
       <c r="GB32"/>
       <c r="GC32"/>
       <c r="GD32"/>
       <c r="GE32"/>
       <c r="GF32"/>
       <c r="GG32"/>
       <c r="GH32"/>
       <c r="GI32"/>
       <c r="GJ32"/>
       <c r="GK32"/>
       <c r="GL32"/>
       <c r="GM32"/>
       <c r="GN32"/>
       <c r="GO32"/>
       <c r="GP32"/>
       <c r="GQ32"/>
       <c r="GR32"/>
       <c r="GS32"/>
     </row>
     <row r="33" spans="1:201">
-      <c r="C33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="1"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
@@ -6716,51 +6914,51 @@
       <c r="FW33"/>
       <c r="FX33"/>
       <c r="FY33"/>
       <c r="FZ33"/>
       <c r="GA33"/>
       <c r="GB33"/>
       <c r="GC33"/>
       <c r="GD33"/>
       <c r="GE33"/>
       <c r="GF33"/>
       <c r="GG33"/>
       <c r="GH33"/>
       <c r="GI33"/>
       <c r="GJ33"/>
       <c r="GK33"/>
       <c r="GL33"/>
       <c r="GM33"/>
       <c r="GN33"/>
       <c r="GO33"/>
       <c r="GP33"/>
       <c r="GQ33"/>
       <c r="GR33"/>
       <c r="GS33"/>
     </row>
     <row r="34" spans="1:201">
-      <c r="C34" s="1"/>
+      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
@@ -6917,51 +7115,53 @@
       <c r="FW34"/>
       <c r="FX34"/>
       <c r="FY34"/>
       <c r="FZ34"/>
       <c r="GA34"/>
       <c r="GB34"/>
       <c r="GC34"/>
       <c r="GD34"/>
       <c r="GE34"/>
       <c r="GF34"/>
       <c r="GG34"/>
       <c r="GH34"/>
       <c r="GI34"/>
       <c r="GJ34"/>
       <c r="GK34"/>
       <c r="GL34"/>
       <c r="GM34"/>
       <c r="GN34"/>
       <c r="GO34"/>
       <c r="GP34"/>
       <c r="GQ34"/>
       <c r="GR34"/>
       <c r="GS34"/>
     </row>
     <row r="35" spans="1:201">
-      <c r="C35"/>
+      <c r="C35" s="6" t="s">
+        <v>38</v>
+      </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
@@ -7118,53 +7318,51 @@
       <c r="FW35"/>
       <c r="FX35"/>
       <c r="FY35"/>
       <c r="FZ35"/>
       <c r="GA35"/>
       <c r="GB35"/>
       <c r="GC35"/>
       <c r="GD35"/>
       <c r="GE35"/>
       <c r="GF35"/>
       <c r="GG35"/>
       <c r="GH35"/>
       <c r="GI35"/>
       <c r="GJ35"/>
       <c r="GK35"/>
       <c r="GL35"/>
       <c r="GM35"/>
       <c r="GN35"/>
       <c r="GO35"/>
       <c r="GP35"/>
       <c r="GQ35"/>
       <c r="GR35"/>
       <c r="GS35"/>
     </row>
     <row r="36" spans="1:201">
-      <c r="C36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="1"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
@@ -7321,53 +7519,59 @@
       <c r="FW36"/>
       <c r="FX36"/>
       <c r="FY36"/>
       <c r="FZ36"/>
       <c r="GA36"/>
       <c r="GB36"/>
       <c r="GC36"/>
       <c r="GD36"/>
       <c r="GE36"/>
       <c r="GF36"/>
       <c r="GG36"/>
       <c r="GH36"/>
       <c r="GI36"/>
       <c r="GJ36"/>
       <c r="GK36"/>
       <c r="GL36"/>
       <c r="GM36"/>
       <c r="GN36"/>
       <c r="GO36"/>
       <c r="GP36"/>
       <c r="GQ36"/>
       <c r="GR36"/>
       <c r="GS36"/>
     </row>
     <row r="37" spans="1:201">
-      <c r="C37" s="1"/>
-[...1 lines deleted...]
-      <c r="E37"/>
+      <c r="C37" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -7523,58 +7727,54 @@
       <c r="FX37"/>
       <c r="FY37"/>
       <c r="FZ37"/>
       <c r="GA37"/>
       <c r="GB37"/>
       <c r="GC37"/>
       <c r="GD37"/>
       <c r="GE37"/>
       <c r="GF37"/>
       <c r="GG37"/>
       <c r="GH37"/>
       <c r="GI37"/>
       <c r="GJ37"/>
       <c r="GK37"/>
       <c r="GL37"/>
       <c r="GM37"/>
       <c r="GN37"/>
       <c r="GO37"/>
       <c r="GP37"/>
       <c r="GQ37"/>
       <c r="GR37"/>
       <c r="GS37"/>
     </row>
     <row r="38" spans="1:201">
       <c r="C38" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
-      <c r="D38" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D38" s="5"/>
+      <c r="E38" s="9"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
@@ -7729,55 +7929,53 @@
       <c r="FW38"/>
       <c r="FX38"/>
       <c r="FY38"/>
       <c r="FZ38"/>
       <c r="GA38"/>
       <c r="GB38"/>
       <c r="GC38"/>
       <c r="GD38"/>
       <c r="GE38"/>
       <c r="GF38"/>
       <c r="GG38"/>
       <c r="GH38"/>
       <c r="GI38"/>
       <c r="GJ38"/>
       <c r="GK38"/>
       <c r="GL38"/>
       <c r="GM38"/>
       <c r="GN38"/>
       <c r="GO38"/>
       <c r="GP38"/>
       <c r="GQ38"/>
       <c r="GR38"/>
       <c r="GS38"/>
     </row>
     <row r="39" spans="1:201">
-      <c r="C39" s="1" t="s">
-[...3 lines deleted...]
-      <c r="E39" s="9"/>
+      <c r="C39" s="1"/>
+      <c r="D39"/>
+      <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
@@ -7932,51 +8130,53 @@
       <c r="FW39"/>
       <c r="FX39"/>
       <c r="FY39"/>
       <c r="FZ39"/>
       <c r="GA39"/>
       <c r="GB39"/>
       <c r="GC39"/>
       <c r="GD39"/>
       <c r="GE39"/>
       <c r="GF39"/>
       <c r="GG39"/>
       <c r="GH39"/>
       <c r="GI39"/>
       <c r="GJ39"/>
       <c r="GK39"/>
       <c r="GL39"/>
       <c r="GM39"/>
       <c r="GN39"/>
       <c r="GO39"/>
       <c r="GP39"/>
       <c r="GQ39"/>
       <c r="GR39"/>
       <c r="GS39"/>
     </row>
     <row r="40" spans="1:201">
-      <c r="C40" s="1"/>
+      <c r="C40" s="4" t="s">
+        <v>33</v>
+      </c>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
@@ -8133,53 +8333,51 @@
       <c r="FW40"/>
       <c r="FX40"/>
       <c r="FY40"/>
       <c r="FZ40"/>
       <c r="GA40"/>
       <c r="GB40"/>
       <c r="GC40"/>
       <c r="GD40"/>
       <c r="GE40"/>
       <c r="GF40"/>
       <c r="GG40"/>
       <c r="GH40"/>
       <c r="GI40"/>
       <c r="GJ40"/>
       <c r="GK40"/>
       <c r="GL40"/>
       <c r="GM40"/>
       <c r="GN40"/>
       <c r="GO40"/>
       <c r="GP40"/>
       <c r="GQ40"/>
       <c r="GR40"/>
       <c r="GS40"/>
     </row>
     <row r="41" spans="1:201">
-      <c r="C41" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C41" s="1"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
@@ -8336,51 +8534,51 @@
       <c r="FW41"/>
       <c r="FX41"/>
       <c r="FY41"/>
       <c r="FZ41"/>
       <c r="GA41"/>
       <c r="GB41"/>
       <c r="GC41"/>
       <c r="GD41"/>
       <c r="GE41"/>
       <c r="GF41"/>
       <c r="GG41"/>
       <c r="GH41"/>
       <c r="GI41"/>
       <c r="GJ41"/>
       <c r="GK41"/>
       <c r="GL41"/>
       <c r="GM41"/>
       <c r="GN41"/>
       <c r="GO41"/>
       <c r="GP41"/>
       <c r="GQ41"/>
       <c r="GR41"/>
       <c r="GS41"/>
     </row>
     <row r="42" spans="1:201">
-      <c r="C42" s="1"/>
+      <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
@@ -8537,51 +8735,53 @@
       <c r="FW42"/>
       <c r="FX42"/>
       <c r="FY42"/>
       <c r="FZ42"/>
       <c r="GA42"/>
       <c r="GB42"/>
       <c r="GC42"/>
       <c r="GD42"/>
       <c r="GE42"/>
       <c r="GF42"/>
       <c r="GG42"/>
       <c r="GH42"/>
       <c r="GI42"/>
       <c r="GJ42"/>
       <c r="GK42"/>
       <c r="GL42"/>
       <c r="GM42"/>
       <c r="GN42"/>
       <c r="GO42"/>
       <c r="GP42"/>
       <c r="GQ42"/>
       <c r="GR42"/>
       <c r="GS42"/>
     </row>
     <row r="43" spans="1:201">
-      <c r="C43"/>
+      <c r="C43" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
@@ -8738,53 +8938,51 @@
       <c r="FW43"/>
       <c r="FX43"/>
       <c r="FY43"/>
       <c r="FZ43"/>
       <c r="GA43"/>
       <c r="GB43"/>
       <c r="GC43"/>
       <c r="GD43"/>
       <c r="GE43"/>
       <c r="GF43"/>
       <c r="GG43"/>
       <c r="GH43"/>
       <c r="GI43"/>
       <c r="GJ43"/>
       <c r="GK43"/>
       <c r="GL43"/>
       <c r="GM43"/>
       <c r="GN43"/>
       <c r="GO43"/>
       <c r="GP43"/>
       <c r="GQ43"/>
       <c r="GR43"/>
       <c r="GS43"/>
     </row>
     <row r="44" spans="1:201">
-      <c r="C44" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
@@ -8941,52 +9139,56 @@
       <c r="FW44"/>
       <c r="FX44"/>
       <c r="FY44"/>
       <c r="FZ44"/>
       <c r="GA44"/>
       <c r="GB44"/>
       <c r="GC44"/>
       <c r="GD44"/>
       <c r="GE44"/>
       <c r="GF44"/>
       <c r="GG44"/>
       <c r="GH44"/>
       <c r="GI44"/>
       <c r="GJ44"/>
       <c r="GK44"/>
       <c r="GL44"/>
       <c r="GM44"/>
       <c r="GN44"/>
       <c r="GO44"/>
       <c r="GP44"/>
       <c r="GQ44"/>
       <c r="GR44"/>
       <c r="GS44"/>
     </row>
     <row r="45" spans="1:201">
-      <c r="C45"/>
-      <c r="D45"/>
+      <c r="C45" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
@@ -9142,56 +9344,54 @@
       <c r="FW45"/>
       <c r="FX45"/>
       <c r="FY45"/>
       <c r="FZ45"/>
       <c r="GA45"/>
       <c r="GB45"/>
       <c r="GC45"/>
       <c r="GD45"/>
       <c r="GE45"/>
       <c r="GF45"/>
       <c r="GG45"/>
       <c r="GH45"/>
       <c r="GI45"/>
       <c r="GJ45"/>
       <c r="GK45"/>
       <c r="GL45"/>
       <c r="GM45"/>
       <c r="GN45"/>
       <c r="GO45"/>
       <c r="GP45"/>
       <c r="GQ45"/>
       <c r="GR45"/>
       <c r="GS45"/>
     </row>
     <row r="46" spans="1:201">
-      <c r="C46" s="1" t="s">
-        <v>31</v>
+      <c r="C46" s="1">
+        <v>15</v>
       </c>
-      <c r="D46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D46" s="7"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
@@ -9347,54 +9547,52 @@
       <c r="FW46"/>
       <c r="FX46"/>
       <c r="FY46"/>
       <c r="FZ46"/>
       <c r="GA46"/>
       <c r="GB46"/>
       <c r="GC46"/>
       <c r="GD46"/>
       <c r="GE46"/>
       <c r="GF46"/>
       <c r="GG46"/>
       <c r="GH46"/>
       <c r="GI46"/>
       <c r="GJ46"/>
       <c r="GK46"/>
       <c r="GL46"/>
       <c r="GM46"/>
       <c r="GN46"/>
       <c r="GO46"/>
       <c r="GP46"/>
       <c r="GQ46"/>
       <c r="GR46"/>
       <c r="GS46"/>
     </row>
     <row r="47" spans="1:201">
-      <c r="C47" s="1">
-[...2 lines deleted...]
-      <c r="D47" s="7"/>
+      <c r="C47" s="1"/>
+      <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
@@ -9550,51 +9748,53 @@
       <c r="FW47"/>
       <c r="FX47"/>
       <c r="FY47"/>
       <c r="FZ47"/>
       <c r="GA47"/>
       <c r="GB47"/>
       <c r="GC47"/>
       <c r="GD47"/>
       <c r="GE47"/>
       <c r="GF47"/>
       <c r="GG47"/>
       <c r="GH47"/>
       <c r="GI47"/>
       <c r="GJ47"/>
       <c r="GK47"/>
       <c r="GL47"/>
       <c r="GM47"/>
       <c r="GN47"/>
       <c r="GO47"/>
       <c r="GP47"/>
       <c r="GQ47"/>
       <c r="GR47"/>
       <c r="GS47"/>
     </row>
     <row r="48" spans="1:201">
-      <c r="C48" s="1"/>
+      <c r="C48" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
@@ -9751,53 +9951,51 @@
       <c r="FW48"/>
       <c r="FX48"/>
       <c r="FY48"/>
       <c r="FZ48"/>
       <c r="GA48"/>
       <c r="GB48"/>
       <c r="GC48"/>
       <c r="GD48"/>
       <c r="GE48"/>
       <c r="GF48"/>
       <c r="GG48"/>
       <c r="GH48"/>
       <c r="GI48"/>
       <c r="GJ48"/>
       <c r="GK48"/>
       <c r="GL48"/>
       <c r="GM48"/>
       <c r="GN48"/>
       <c r="GO48"/>
       <c r="GP48"/>
       <c r="GQ48"/>
       <c r="GR48"/>
       <c r="GS48"/>
     </row>
     <row r="49" spans="1:201">
-      <c r="C49" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
@@ -10155,51 +10353,53 @@
       <c r="FW50"/>
       <c r="FX50"/>
       <c r="FY50"/>
       <c r="FZ50"/>
       <c r="GA50"/>
       <c r="GB50"/>
       <c r="GC50"/>
       <c r="GD50"/>
       <c r="GE50"/>
       <c r="GF50"/>
       <c r="GG50"/>
       <c r="GH50"/>
       <c r="GI50"/>
       <c r="GJ50"/>
       <c r="GK50"/>
       <c r="GL50"/>
       <c r="GM50"/>
       <c r="GN50"/>
       <c r="GO50"/>
       <c r="GP50"/>
       <c r="GQ50"/>
       <c r="GR50"/>
       <c r="GS50"/>
     </row>
     <row r="51" spans="1:201">
-      <c r="C51"/>
+      <c r="C51" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
@@ -10356,53 +10556,51 @@
       <c r="FW51"/>
       <c r="FX51"/>
       <c r="FY51"/>
       <c r="FZ51"/>
       <c r="GA51"/>
       <c r="GB51"/>
       <c r="GC51"/>
       <c r="GD51"/>
       <c r="GE51"/>
       <c r="GF51"/>
       <c r="GG51"/>
       <c r="GH51"/>
       <c r="GI51"/>
       <c r="GJ51"/>
       <c r="GK51"/>
       <c r="GL51"/>
       <c r="GM51"/>
       <c r="GN51"/>
       <c r="GO51"/>
       <c r="GP51"/>
       <c r="GQ51"/>
       <c r="GR51"/>
       <c r="GS51"/>
     </row>
     <row r="52" spans="1:201">
-      <c r="C52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
@@ -10559,56 +10757,64 @@
       <c r="FW52"/>
       <c r="FX52"/>
       <c r="FY52"/>
       <c r="FZ52"/>
       <c r="GA52"/>
       <c r="GB52"/>
       <c r="GC52"/>
       <c r="GD52"/>
       <c r="GE52"/>
       <c r="GF52"/>
       <c r="GG52"/>
       <c r="GH52"/>
       <c r="GI52"/>
       <c r="GJ52"/>
       <c r="GK52"/>
       <c r="GL52"/>
       <c r="GM52"/>
       <c r="GN52"/>
       <c r="GO52"/>
       <c r="GP52"/>
       <c r="GQ52"/>
       <c r="GR52"/>
       <c r="GS52"/>
     </row>
     <row r="53" spans="1:201">
-      <c r="C53"/>
-[...4 lines deleted...]
-      <c r="H53"/>
+      <c r="C53" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
@@ -10760,62 +10966,60 @@
       <c r="FW53"/>
       <c r="FX53"/>
       <c r="FY53"/>
       <c r="FZ53"/>
       <c r="GA53"/>
       <c r="GB53"/>
       <c r="GC53"/>
       <c r="GD53"/>
       <c r="GE53"/>
       <c r="GF53"/>
       <c r="GG53"/>
       <c r="GH53"/>
       <c r="GI53"/>
       <c r="GJ53"/>
       <c r="GK53"/>
       <c r="GL53"/>
       <c r="GM53"/>
       <c r="GN53"/>
       <c r="GO53"/>
       <c r="GP53"/>
       <c r="GQ53"/>
       <c r="GR53"/>
       <c r="GS53"/>
     </row>
     <row r="54" spans="1:201">
-      <c r="C54" s="1" t="s">
-        <v>27</v>
+      <c r="C54" s="3" t="s">
+        <v>17</v>
       </c>
-      <c r="D54" s="1" t="s">
-        <v>26</v>
+      <c r="D54" s="3" t="s">
+        <v>23</v>
       </c>
-      <c r="E54" s="1" t="s">
-        <v>25</v>
+      <c r="E54" s="3" t="s">
+        <v>23</v>
       </c>
-      <c r="F54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F54" s="7"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
@@ -10969,62 +11173,56 @@
       <c r="FW54"/>
       <c r="FX54"/>
       <c r="FY54"/>
       <c r="FZ54"/>
       <c r="GA54"/>
       <c r="GB54"/>
       <c r="GC54"/>
       <c r="GD54"/>
       <c r="GE54"/>
       <c r="GF54"/>
       <c r="GG54"/>
       <c r="GH54"/>
       <c r="GI54"/>
       <c r="GJ54"/>
       <c r="GK54"/>
       <c r="GL54"/>
       <c r="GM54"/>
       <c r="GN54"/>
       <c r="GO54"/>
       <c r="GP54"/>
       <c r="GQ54"/>
       <c r="GR54"/>
       <c r="GS54"/>
     </row>
     <row r="55" spans="1:201">
-      <c r="C55" s="3" t="s">
-[...10 lines deleted...]
-      <c r="H55" s="1"/>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55"/>
       <c r="I55"/>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
       <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
@@ -11176,51 +11374,53 @@
       <c r="FW55"/>
       <c r="FX55"/>
       <c r="FY55"/>
       <c r="FZ55"/>
       <c r="GA55"/>
       <c r="GB55"/>
       <c r="GC55"/>
       <c r="GD55"/>
       <c r="GE55"/>
       <c r="GF55"/>
       <c r="GG55"/>
       <c r="GH55"/>
       <c r="GI55"/>
       <c r="GJ55"/>
       <c r="GK55"/>
       <c r="GL55"/>
       <c r="GM55"/>
       <c r="GN55"/>
       <c r="GO55"/>
       <c r="GP55"/>
       <c r="GQ55"/>
       <c r="GR55"/>
       <c r="GS55"/>
     </row>
     <row r="56" spans="1:201">
-      <c r="C56"/>
+      <c r="C56" t="s">
+        <v>22</v>
+      </c>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
       <c r="AA56"/>
       <c r="AB56"/>
@@ -11377,53 +11577,51 @@
       <c r="FW56"/>
       <c r="FX56"/>
       <c r="FY56"/>
       <c r="FZ56"/>
       <c r="GA56"/>
       <c r="GB56"/>
       <c r="GC56"/>
       <c r="GD56"/>
       <c r="GE56"/>
       <c r="GF56"/>
       <c r="GG56"/>
       <c r="GH56"/>
       <c r="GI56"/>
       <c r="GJ56"/>
       <c r="GK56"/>
       <c r="GL56"/>
       <c r="GM56"/>
       <c r="GN56"/>
       <c r="GO56"/>
       <c r="GP56"/>
       <c r="GQ56"/>
       <c r="GR56"/>
       <c r="GS56"/>
     </row>
     <row r="57" spans="1:201">
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
       <c r="AA57"/>
       <c r="AB57"/>
@@ -11781,51 +11979,53 @@
       <c r="FW58"/>
       <c r="FX58"/>
       <c r="FY58"/>
       <c r="FZ58"/>
       <c r="GA58"/>
       <c r="GB58"/>
       <c r="GC58"/>
       <c r="GD58"/>
       <c r="GE58"/>
       <c r="GF58"/>
       <c r="GG58"/>
       <c r="GH58"/>
       <c r="GI58"/>
       <c r="GJ58"/>
       <c r="GK58"/>
       <c r="GL58"/>
       <c r="GM58"/>
       <c r="GN58"/>
       <c r="GO58"/>
       <c r="GP58"/>
       <c r="GQ58"/>
       <c r="GR58"/>
       <c r="GS58"/>
     </row>
     <row r="59" spans="1:201">
-      <c r="C59"/>
+      <c r="C59" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
@@ -11982,53 +12182,51 @@
       <c r="FW59"/>
       <c r="FX59"/>
       <c r="FY59"/>
       <c r="FZ59"/>
       <c r="GA59"/>
       <c r="GB59"/>
       <c r="GC59"/>
       <c r="GD59"/>
       <c r="GE59"/>
       <c r="GF59"/>
       <c r="GG59"/>
       <c r="GH59"/>
       <c r="GI59"/>
       <c r="GJ59"/>
       <c r="GK59"/>
       <c r="GL59"/>
       <c r="GM59"/>
       <c r="GN59"/>
       <c r="GO59"/>
       <c r="GP59"/>
       <c r="GQ59"/>
       <c r="GR59"/>
       <c r="GS59"/>
     </row>
     <row r="60" spans="1:201">
-      <c r="C60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
       <c r="AA60"/>
       <c r="AB60"/>
@@ -12185,56 +12383,62 @@
       <c r="FW60"/>
       <c r="FX60"/>
       <c r="FY60"/>
       <c r="FZ60"/>
       <c r="GA60"/>
       <c r="GB60"/>
       <c r="GC60"/>
       <c r="GD60"/>
       <c r="GE60"/>
       <c r="GF60"/>
       <c r="GG60"/>
       <c r="GH60"/>
       <c r="GI60"/>
       <c r="GJ60"/>
       <c r="GK60"/>
       <c r="GL60"/>
       <c r="GM60"/>
       <c r="GN60"/>
       <c r="GO60"/>
       <c r="GP60"/>
       <c r="GQ60"/>
       <c r="GR60"/>
       <c r="GS60"/>
     </row>
     <row r="61" spans="1:201">
-      <c r="C61"/>
-[...4 lines deleted...]
-      <c r="H61"/>
+      <c r="C61" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
@@ -12386,59 +12590,57 @@
       <c r="FW61"/>
       <c r="FX61"/>
       <c r="FY61"/>
       <c r="FZ61"/>
       <c r="GA61"/>
       <c r="GB61"/>
       <c r="GC61"/>
       <c r="GD61"/>
       <c r="GE61"/>
       <c r="GF61"/>
       <c r="GG61"/>
       <c r="GH61"/>
       <c r="GI61"/>
       <c r="GJ61"/>
       <c r="GK61"/>
       <c r="GL61"/>
       <c r="GM61"/>
       <c r="GN61"/>
       <c r="GO61"/>
       <c r="GP61"/>
       <c r="GQ61"/>
       <c r="GR61"/>
       <c r="GS61"/>
     </row>
     <row r="62" spans="1:201">
-      <c r="C62" s="1" t="s">
-        <v>20</v>
+      <c r="C62" s="3" t="s">
+        <v>17</v>
       </c>
-      <c r="D62" s="1" t="s">
-        <v>19</v>
+      <c r="D62" s="3" t="s">
+        <v>17</v>
       </c>
-      <c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="7"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
@@ -12593,60 +12795,56 @@
       <c r="FW62"/>
       <c r="FX62"/>
       <c r="FY62"/>
       <c r="FZ62"/>
       <c r="GA62"/>
       <c r="GB62"/>
       <c r="GC62"/>
       <c r="GD62"/>
       <c r="GE62"/>
       <c r="GF62"/>
       <c r="GG62"/>
       <c r="GH62"/>
       <c r="GI62"/>
       <c r="GJ62"/>
       <c r="GK62"/>
       <c r="GL62"/>
       <c r="GM62"/>
       <c r="GN62"/>
       <c r="GO62"/>
       <c r="GP62"/>
       <c r="GQ62"/>
       <c r="GR62"/>
       <c r="GS62"/>
     </row>
     <row r="63" spans="1:201">
-      <c r="C63" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H63" s="1"/>
+      <c r="C63"/>
+      <c r="D63"/>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63"/>
+      <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
       <c r="AA63"/>
       <c r="AB63"/>
       <c r="AC63"/>
       <c r="AD63"/>
       <c r="AE63"/>
       <c r="AF63"/>
       <c r="AG63"/>
@@ -12798,51 +12996,53 @@
       <c r="FW63"/>
       <c r="FX63"/>
       <c r="FY63"/>
       <c r="FZ63"/>
       <c r="GA63"/>
       <c r="GB63"/>
       <c r="GC63"/>
       <c r="GD63"/>
       <c r="GE63"/>
       <c r="GF63"/>
       <c r="GG63"/>
       <c r="GH63"/>
       <c r="GI63"/>
       <c r="GJ63"/>
       <c r="GK63"/>
       <c r="GL63"/>
       <c r="GM63"/>
       <c r="GN63"/>
       <c r="GO63"/>
       <c r="GP63"/>
       <c r="GQ63"/>
       <c r="GR63"/>
       <c r="GS63"/>
     </row>
     <row r="64" spans="1:201">
-      <c r="C64"/>
+      <c r="C64" t="s">
+        <v>16</v>
+      </c>
       <c r="D64"/>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
       <c r="AA64"/>
       <c r="AB64"/>
@@ -12999,53 +13199,51 @@
       <c r="FW64"/>
       <c r="FX64"/>
       <c r="FY64"/>
       <c r="FZ64"/>
       <c r="GA64"/>
       <c r="GB64"/>
       <c r="GC64"/>
       <c r="GD64"/>
       <c r="GE64"/>
       <c r="GF64"/>
       <c r="GG64"/>
       <c r="GH64"/>
       <c r="GI64"/>
       <c r="GJ64"/>
       <c r="GK64"/>
       <c r="GL64"/>
       <c r="GM64"/>
       <c r="GN64"/>
       <c r="GO64"/>
       <c r="GP64"/>
       <c r="GQ64"/>
       <c r="GR64"/>
       <c r="GS64"/>
     </row>
     <row r="65" spans="1:201">
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C65"/>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
       <c r="AA65"/>
       <c r="AB65"/>
@@ -13403,51 +13601,53 @@
       <c r="FW66"/>
       <c r="FX66"/>
       <c r="FY66"/>
       <c r="FZ66"/>
       <c r="GA66"/>
       <c r="GB66"/>
       <c r="GC66"/>
       <c r="GD66"/>
       <c r="GE66"/>
       <c r="GF66"/>
       <c r="GG66"/>
       <c r="GH66"/>
       <c r="GI66"/>
       <c r="GJ66"/>
       <c r="GK66"/>
       <c r="GL66"/>
       <c r="GM66"/>
       <c r="GN66"/>
       <c r="GO66"/>
       <c r="GP66"/>
       <c r="GQ66"/>
       <c r="GR66"/>
       <c r="GS66"/>
     </row>
     <row r="67" spans="1:201">
-      <c r="C67"/>
+      <c r="C67" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
       <c r="AA67"/>
       <c r="AB67"/>
@@ -13604,53 +13804,51 @@
       <c r="FW67"/>
       <c r="FX67"/>
       <c r="FY67"/>
       <c r="FZ67"/>
       <c r="GA67"/>
       <c r="GB67"/>
       <c r="GC67"/>
       <c r="GD67"/>
       <c r="GE67"/>
       <c r="GF67"/>
       <c r="GG67"/>
       <c r="GH67"/>
       <c r="GI67"/>
       <c r="GJ67"/>
       <c r="GK67"/>
       <c r="GL67"/>
       <c r="GM67"/>
       <c r="GN67"/>
       <c r="GO67"/>
       <c r="GP67"/>
       <c r="GQ67"/>
       <c r="GR67"/>
       <c r="GS67"/>
     </row>
     <row r="68" spans="1:201">
-      <c r="C68" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
       <c r="AA68"/>
       <c r="AB68"/>
@@ -13807,59 +14005,77 @@
       <c r="FW68"/>
       <c r="FX68"/>
       <c r="FY68"/>
       <c r="FZ68"/>
       <c r="GA68"/>
       <c r="GB68"/>
       <c r="GC68"/>
       <c r="GD68"/>
       <c r="GE68"/>
       <c r="GF68"/>
       <c r="GG68"/>
       <c r="GH68"/>
       <c r="GI68"/>
       <c r="GJ68"/>
       <c r="GK68"/>
       <c r="GL68"/>
       <c r="GM68"/>
       <c r="GN68"/>
       <c r="GO68"/>
       <c r="GP68"/>
       <c r="GQ68"/>
       <c r="GR68"/>
       <c r="GS68"/>
     </row>
     <row r="69" spans="1:201">
-      <c r="C69"/>
-[...7 lines deleted...]
-      <c r="K69"/>
+      <c r="C69" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>6</v>
+      </c>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
       <c r="AA69"/>
       <c r="AB69"/>
       <c r="AC69"/>
       <c r="AD69"/>
       <c r="AE69"/>
       <c r="AF69"/>
       <c r="AG69"/>
       <c r="AH69"/>
       <c r="AI69"/>
       <c r="AJ69"/>
@@ -14008,77 +14224,69 @@
       <c r="FW69"/>
       <c r="FX69"/>
       <c r="FY69"/>
       <c r="FZ69"/>
       <c r="GA69"/>
       <c r="GB69"/>
       <c r="GC69"/>
       <c r="GD69"/>
       <c r="GE69"/>
       <c r="GF69"/>
       <c r="GG69"/>
       <c r="GH69"/>
       <c r="GI69"/>
       <c r="GJ69"/>
       <c r="GK69"/>
       <c r="GL69"/>
       <c r="GM69"/>
       <c r="GN69"/>
       <c r="GO69"/>
       <c r="GP69"/>
       <c r="GQ69"/>
       <c r="GR69"/>
       <c r="GS69"/>
     </row>
     <row r="70" spans="1:201">
-      <c r="C70" s="1" t="s">
-        <v>14</v>
+      <c r="C70" t="s">
+        <v>5</v>
       </c>
-      <c r="D70" s="1" t="s">
-        <v>13</v>
+      <c r="D70">
+        <v>200</v>
       </c>
-      <c r="E70" s="1" t="s">
-        <v>12</v>
+      <c r="E70">
+        <v>23.36</v>
       </c>
-      <c r="F70" s="1" t="s">
-        <v>11</v>
+      <c r="F70">
+        <v>25</v>
       </c>
-      <c r="G70" s="1" t="s">
-        <v>10</v>
+      <c r="G70" s="9"/>
+      <c r="H70" s="14"/>
+      <c r="I70">
+        <v>20</v>
       </c>
-      <c r="H70" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="J70" s="9"/>
+      <c r="K70" s="7"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
       <c r="AA70"/>
       <c r="AB70"/>
       <c r="AC70"/>
       <c r="AD70"/>
       <c r="AE70"/>
       <c r="AF70"/>
       <c r="AG70"/>
       <c r="AH70"/>
       <c r="AI70"/>
       <c r="AJ70"/>
@@ -14227,69 +14435,59 @@
       <c r="FW70"/>
       <c r="FX70"/>
       <c r="FY70"/>
       <c r="FZ70"/>
       <c r="GA70"/>
       <c r="GB70"/>
       <c r="GC70"/>
       <c r="GD70"/>
       <c r="GE70"/>
       <c r="GF70"/>
       <c r="GG70"/>
       <c r="GH70"/>
       <c r="GI70"/>
       <c r="GJ70"/>
       <c r="GK70"/>
       <c r="GL70"/>
       <c r="GM70"/>
       <c r="GN70"/>
       <c r="GO70"/>
       <c r="GP70"/>
       <c r="GQ70"/>
       <c r="GR70"/>
       <c r="GS70"/>
     </row>
     <row r="71" spans="1:201">
-      <c r="C71" t="s">
-[...17 lines deleted...]
-      <c r="K71" s="7"/>
+      <c r="C71"/>
+      <c r="D71"/>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
+      <c r="H71"/>
+      <c r="I71"/>
+      <c r="J71"/>
+      <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
       <c r="AA71"/>
       <c r="AB71"/>
       <c r="AC71"/>
       <c r="AD71"/>
       <c r="AE71"/>
       <c r="AF71"/>
       <c r="AG71"/>
       <c r="AH71"/>
       <c r="AI71"/>
       <c r="AJ71"/>
@@ -14438,51 +14636,53 @@
       <c r="FW71"/>
       <c r="FX71"/>
       <c r="FY71"/>
       <c r="FZ71"/>
       <c r="GA71"/>
       <c r="GB71"/>
       <c r="GC71"/>
       <c r="GD71"/>
       <c r="GE71"/>
       <c r="GF71"/>
       <c r="GG71"/>
       <c r="GH71"/>
       <c r="GI71"/>
       <c r="GJ71"/>
       <c r="GK71"/>
       <c r="GL71"/>
       <c r="GM71"/>
       <c r="GN71"/>
       <c r="GO71"/>
       <c r="GP71"/>
       <c r="GQ71"/>
       <c r="GR71"/>
       <c r="GS71"/>
     </row>
     <row r="72" spans="1:201">
-      <c r="C72"/>
+      <c r="C72" t="s">
+        <v>4</v>
+      </c>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72"/>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
       <c r="Z72"/>
       <c r="AA72"/>
       <c r="AB72"/>
@@ -14639,53 +14839,51 @@
       <c r="FW72"/>
       <c r="FX72"/>
       <c r="FY72"/>
       <c r="FZ72"/>
       <c r="GA72"/>
       <c r="GB72"/>
       <c r="GC72"/>
       <c r="GD72"/>
       <c r="GE72"/>
       <c r="GF72"/>
       <c r="GG72"/>
       <c r="GH72"/>
       <c r="GI72"/>
       <c r="GJ72"/>
       <c r="GK72"/>
       <c r="GL72"/>
       <c r="GM72"/>
       <c r="GN72"/>
       <c r="GO72"/>
       <c r="GP72"/>
       <c r="GQ72"/>
       <c r="GR72"/>
       <c r="GS72"/>
     </row>
     <row r="73" spans="1:201">
-      <c r="C73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
       <c r="AA73"/>
       <c r="AB73"/>
@@ -15043,51 +15241,53 @@
       <c r="FW74"/>
       <c r="FX74"/>
       <c r="FY74"/>
       <c r="FZ74"/>
       <c r="GA74"/>
       <c r="GB74"/>
       <c r="GC74"/>
       <c r="GD74"/>
       <c r="GE74"/>
       <c r="GF74"/>
       <c r="GG74"/>
       <c r="GH74"/>
       <c r="GI74"/>
       <c r="GJ74"/>
       <c r="GK74"/>
       <c r="GL74"/>
       <c r="GM74"/>
       <c r="GN74"/>
       <c r="GO74"/>
       <c r="GP74"/>
       <c r="GQ74"/>
       <c r="GR74"/>
       <c r="GS74"/>
     </row>
     <row r="75" spans="1:201">
-      <c r="C75"/>
+      <c r="C75" s="2" t="s">
+        <v>3</v>
+      </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75"/>
       <c r="R75"/>
       <c r="S75"/>
       <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75"/>
       <c r="Y75"/>
       <c r="Z75"/>
       <c r="AA75"/>
       <c r="AB75"/>
@@ -15244,53 +15444,51 @@
       <c r="FW75"/>
       <c r="FX75"/>
       <c r="FY75"/>
       <c r="FZ75"/>
       <c r="GA75"/>
       <c r="GB75"/>
       <c r="GC75"/>
       <c r="GD75"/>
       <c r="GE75"/>
       <c r="GF75"/>
       <c r="GG75"/>
       <c r="GH75"/>
       <c r="GI75"/>
       <c r="GJ75"/>
       <c r="GK75"/>
       <c r="GL75"/>
       <c r="GM75"/>
       <c r="GN75"/>
       <c r="GO75"/>
       <c r="GP75"/>
       <c r="GQ75"/>
       <c r="GR75"/>
       <c r="GS75"/>
     </row>
     <row r="76" spans="1:201">
-      <c r="C76" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
       <c r="AA76"/>
       <c r="AB76"/>
@@ -15447,58 +15645,62 @@
       <c r="FW76"/>
       <c r="FX76"/>
       <c r="FY76"/>
       <c r="FZ76"/>
       <c r="GA76"/>
       <c r="GB76"/>
       <c r="GC76"/>
       <c r="GD76"/>
       <c r="GE76"/>
       <c r="GF76"/>
       <c r="GG76"/>
       <c r="GH76"/>
       <c r="GI76"/>
       <c r="GJ76"/>
       <c r="GK76"/>
       <c r="GL76"/>
       <c r="GM76"/>
       <c r="GN76"/>
       <c r="GO76"/>
       <c r="GP76"/>
       <c r="GQ76"/>
       <c r="GR76"/>
       <c r="GS76"/>
     </row>
     <row r="77" spans="1:201">
-      <c r="C77"/>
-      <c r="D77"/>
+      <c r="C77" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
-      <c r="H77"/>
-[...1 lines deleted...]
-      <c r="J77"/>
+      <c r="H77" s="1"/>
+      <c r="I77" s="1"/>
+      <c r="J77" s="1"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
       <c r="AA77"/>
       <c r="AB77"/>
       <c r="AC77"/>
       <c r="AD77"/>
       <c r="AE77"/>
       <c r="AF77"/>
       <c r="AG77"/>
       <c r="AH77"/>
       <c r="AI77"/>
@@ -15648,62 +15850,60 @@
       <c r="FW77"/>
       <c r="FX77"/>
       <c r="FY77"/>
       <c r="FZ77"/>
       <c r="GA77"/>
       <c r="GB77"/>
       <c r="GC77"/>
       <c r="GD77"/>
       <c r="GE77"/>
       <c r="GF77"/>
       <c r="GG77"/>
       <c r="GH77"/>
       <c r="GI77"/>
       <c r="GJ77"/>
       <c r="GK77"/>
       <c r="GL77"/>
       <c r="GM77"/>
       <c r="GN77"/>
       <c r="GO77"/>
       <c r="GP77"/>
       <c r="GQ77"/>
       <c r="GR77"/>
       <c r="GS77"/>
     </row>
     <row r="78" spans="1:201">
-      <c r="C78" s="1" t="s">
-        <v>2</v>
+      <c r="C78" s="13">
+        <v>42000</v>
       </c>
-      <c r="D78" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D78" s="11"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
-      <c r="H78" s="1"/>
-[...1 lines deleted...]
-      <c r="J78" s="1"/>
+      <c r="H78"/>
+      <c r="I78" s="12"/>
+      <c r="J78"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
       <c r="AA78"/>
       <c r="AB78"/>
       <c r="AC78"/>
       <c r="AD78"/>
       <c r="AE78"/>
       <c r="AF78"/>
       <c r="AG78"/>
       <c r="AH78"/>
       <c r="AI78"/>
@@ -15853,59 +16053,57 @@
       <c r="FW78"/>
       <c r="FX78"/>
       <c r="FY78"/>
       <c r="FZ78"/>
       <c r="GA78"/>
       <c r="GB78"/>
       <c r="GC78"/>
       <c r="GD78"/>
       <c r="GE78"/>
       <c r="GF78"/>
       <c r="GG78"/>
       <c r="GH78"/>
       <c r="GI78"/>
       <c r="GJ78"/>
       <c r="GK78"/>
       <c r="GL78"/>
       <c r="GM78"/>
       <c r="GN78"/>
       <c r="GO78"/>
       <c r="GP78"/>
       <c r="GQ78"/>
       <c r="GR78"/>
       <c r="GS78"/>
     </row>
     <row r="79" spans="1:201">
-      <c r="C79" s="13">
-[...2 lines deleted...]
-      <c r="D79" s="11"/>
+      <c r="C79"/>
+      <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79"/>
-      <c r="I79" s="12"/>
+      <c r="I79"/>
       <c r="J79"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
       <c r="AA79"/>
       <c r="AB79"/>
       <c r="AC79"/>
       <c r="AD79"/>
       <c r="AE79"/>
       <c r="AF79"/>
       <c r="AG79"/>
       <c r="AH79"/>
@@ -16056,51 +16254,53 @@
       <c r="FW79"/>
       <c r="FX79"/>
       <c r="FY79"/>
       <c r="FZ79"/>
       <c r="GA79"/>
       <c r="GB79"/>
       <c r="GC79"/>
       <c r="GD79"/>
       <c r="GE79"/>
       <c r="GF79"/>
       <c r="GG79"/>
       <c r="GH79"/>
       <c r="GI79"/>
       <c r="GJ79"/>
       <c r="GK79"/>
       <c r="GL79"/>
       <c r="GM79"/>
       <c r="GN79"/>
       <c r="GO79"/>
       <c r="GP79"/>
       <c r="GQ79"/>
       <c r="GR79"/>
       <c r="GS79"/>
     </row>
     <row r="80" spans="1:201">
-      <c r="C80"/>
+      <c r="C80" t="s">
+        <v>0</v>
+      </c>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
       <c r="AA80"/>
       <c r="AB80"/>
@@ -16257,53 +16457,51 @@
       <c r="FW80"/>
       <c r="FX80"/>
       <c r="FY80"/>
       <c r="FZ80"/>
       <c r="GA80"/>
       <c r="GB80"/>
       <c r="GC80"/>
       <c r="GD80"/>
       <c r="GE80"/>
       <c r="GF80"/>
       <c r="GG80"/>
       <c r="GH80"/>
       <c r="GI80"/>
       <c r="GJ80"/>
       <c r="GK80"/>
       <c r="GL80"/>
       <c r="GM80"/>
       <c r="GN80"/>
       <c r="GO80"/>
       <c r="GP80"/>
       <c r="GQ80"/>
       <c r="GR80"/>
       <c r="GS80"/>
     </row>
     <row r="81" spans="1:201">
-      <c r="C81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81"/>
       <c r="R81"/>
       <c r="S81"/>
       <c r="T81"/>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81"/>
       <c r="X81"/>
       <c r="Y81"/>
       <c r="Z81"/>
       <c r="AA81"/>
       <c r="AB81"/>
@@ -40579,251 +40777,50 @@
       <c r="FV201"/>
       <c r="FW201"/>
       <c r="FX201"/>
       <c r="FY201"/>
       <c r="FZ201"/>
       <c r="GA201"/>
       <c r="GB201"/>
       <c r="GC201"/>
       <c r="GD201"/>
       <c r="GE201"/>
       <c r="GF201"/>
       <c r="GG201"/>
       <c r="GH201"/>
       <c r="GI201"/>
       <c r="GJ201"/>
       <c r="GK201"/>
       <c r="GL201"/>
       <c r="GM201"/>
       <c r="GN201"/>
       <c r="GO201"/>
       <c r="GP201"/>
       <c r="GQ201"/>
       <c r="GR201"/>
       <c r="GS201"/>
     </row>
-    <row r="202" spans="1:201">
-[...199 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>